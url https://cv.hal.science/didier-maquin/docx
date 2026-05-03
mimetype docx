--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -870,495 +870,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse estimation based monitoring method for damage detection and localization: A case of study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">State estimation of system with bounded uncertain parameters: interval multi-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.61-76. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.480-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.2855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767339v1</w:t>
+                <w:t xml:space="preserve">hal-01657658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive observer design approach for discrete-time nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishnan Srinivasarengan</w:t>
+                <w:t xml:space="preserve">Data-driven approach for fault detection and isolation in nonlinear system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/amcs-2018-0004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.1569-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577904v1</w:t>
+                <w:t xml:space="preserve">hal-01914204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of system with bounded uncertain parameters: interval multi-model approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Sparse estimation based monitoring method for damage detection and localization: A case of study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub El Mountassir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slah Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.61-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.2855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657658v1</w:t>
+                <w:t xml:space="preserve">hal-01767339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven approach for fault detection and isolation in nonlinear system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">An adaptive observer design approach for discrete-time nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnan Srinivasarengan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (11), pp.1569-1590. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.2931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/amcs-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914204v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to cope with unmeasurable premise variables in Takagi-Sugeno observer design: Dynamic extension approach</w:t>
               </w:r>
@@ -2340,378 +2340,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear joint state and parameter estimation : application to a wastewater treatment plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Fault-tolerant control design for uncertain Takagi-Sugeno systems by trajectory tracking: a descriptor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.06.009⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (14), pp.1793-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831876v1</w:t>
+                <w:t xml:space="preserve">hal-00858239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-tolerant control design for uncertain Takagi-Sugeno systems by trajectory tracking: a descriptor approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+                <w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0524⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858239v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Nonlinear joint state and parameter estimation : application to a wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (10), pp.1377-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753031v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of safe networked control systems</w:t>
               </w:r>
@@ -3499,369 +3499,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust identification of switched regression models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Biao Huang</w:t>
+                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (2), pp.Revue électronique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396230v1</w:t>
+                <w:t xml:space="preserve">hal-00386466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Robust identification of switched regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 3 (12), pp.1578-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402176v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386466v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et diagnostic de la boucle des gaz dans un moteur diesel</w:t>
               </w:r>
@@ -4065,408 +4065,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t>
+                <w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Tharrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (4), pp.429-442. </w:t>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10006-008-0038-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347446v1</w:t>
+                <w:t xml:space="preserve">hal-00275420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (4), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10006-008-0038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325231v1</w:t>
+                <w:t xml:space="preserve">hal-00347446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t>
+                <w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00296592v1</w:t>
+                <w:t xml:space="preserve">hal-00325231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,193 +4484,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t>
+              <w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275420v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution.</w:t>
               </w:r>
@@ -4754,282 +4754,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009005v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust parameter estimation with noisy data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204967v1</w:t>
+                <w:t xml:space="preserve">hal-00155269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust parameter estimation with noisy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (2), pp.226-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155269v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching systems: active mode recognition, identification of the switching law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (7-8), pp.885-912. </w:t>
@@ -5451,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à commutation : recherche du mode actif, identification de la loi de commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à commutation : diagnostic de fonctionnement et identification de la loi de commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de systèmes à commutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,268 +6251,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reformulation of data reconciliation problem with unknown-but-bounded errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (6), pp.1530-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie020213s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151262v1</w:t>
+                <w:t xml:space="preserve">hal-00143978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation of data reconciliation problem with unknown-but-bounded errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00143978v1</w:t>
+                <w:t xml:space="preserve">hal-00151262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observateur à mémoire finie pour les systèmes à commutations : application à la détection de défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,272 +6880,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral decomposition of a time function into laguerre series. Application to LTI system identification</w:t>
+                <w:t xml:space="preserve">Data reconciliation by inequality balance equilibration: a LMI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Malti</w:t>
+                <w:t xml:space="preserve">Denis Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Abdollahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-0032(97)00015-X⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 53 (3), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-7516(97)00075-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143273v1</w:t>
+                <w:t xml:space="preserve">hal-00143275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reconciliation by inequality balance equilibration: a LMI approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilateral decomposition of a time function into laguerre series. Application to LTI system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Abdollahzadeh</w:t>
+                <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 53 (3), pp.157-169. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 335 (5), pp.851-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-7516(97)00075-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-0032(97)00015-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143275v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconciliation&amp;quot; de données par équilibrage de bilan de type inégalité. Application à des données granulométriques</w:t>
               </w:r>
@@ -7157,51 +7157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Abdollahzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1, pp.62-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,217 +7854,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure for multi-input dynamic systems identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two approaches for the isolation of plant failures in dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Ouladsine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">William Bill Ribbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (3), pp.107-111</w:t>
+              <w:t xml:space="preserve">European Journal of Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (1), pp.73-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021787v1</w:t>
+                <w:t xml:space="preserve">hal-00144003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two approaches for the isolation of plant failures in dynamic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new procedure for multi-input dynamic systems identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Bill Ribbens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 4 (1), pp.73-91</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (3), pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144003v1</w:t>
+                <w:t xml:space="preserve">hal-00021787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for obtaining the redundancy equations of LTI systems</w:t>
               </w:r>
@@ -8147,213 +8147,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical redundancy for systems with unknown inputs. Application to faults detection</w:t>
+                <w:t xml:space="preserve">Failure detection, identification and accomodation based on new accomodation filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Theory and Advanced Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24 (6), pp.1215-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207729308949554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144067v1</w:t>
+                <w:t xml:space="preserve">hal-00144008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure detection, identification and accomodation based on new accomodation filter</w:t>
+                <w:t xml:space="preserve">Analytical redundancy for systems with unknown inputs. Application to faults detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control Theory and Advanced Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 9 (3), pp.775-788</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144008v1</w:t>
+                <w:t xml:space="preserve">hal-00144067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor positioning for processes described by bilinear equations</w:t>
               </w:r>
@@ -8640,226 +8640,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinear balance equilibration. Application to a complex metallurgical process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data reconciliation for measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mining, Metallurgy &amp; Exploration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.145-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144132v1</w:t>
+                <w:t xml:space="preserve">hal-00144099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reconciliation for measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilinear balance equilibration. Application to a complex metallurgical process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mining, Metallurgy &amp; Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 8, pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03402956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144099v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and location of gross errors in instruments using parity space technique</w:t>
               </w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aïtouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10543,51 +10543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse reconstruction-based contribution for multiple fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwami Anani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,51 +10755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and estimation using kernel principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11995,282 +11995,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating mode recognition. Application to a grinding mill process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Joint state and parameter estimation for discrete-time Takagi-Sugeno model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnan Srinivasarengan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis, ACD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305550v1</w:t>
+                <w:t xml:space="preserve">hal-01399791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint state and parameter estimation for discrete-time Takagi-Sugeno model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishnan Srinivasarengan</w:t>
+                <w:t xml:space="preserve">Operating mode recognition. Application to a grinding mill process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis, ACD 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399791v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, isolation and fault estimation of nonlinear systems using a directional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12460,51 +12460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault estimation of nonlinear processes using kernel principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12688,299 +12688,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State tracking control for Takagi-Sugeno models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Model-based sticker detection in continuous casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st European Steel Technology &amp; Application Days and 31ème Journées Sidérurgiques Internationales, 1st ESTAD &amp; 31st JFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023620v1</w:t>
+                <w:t xml:space="preserve">hal-00980985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based sticker detection in continuous casting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+                <w:t xml:space="preserve">State tracking control for Takagi-Sugeno models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Steel Technology &amp; Application Days and 31ème Journées Sidérurgiques Internationales, 1st ESTAD &amp; 31st JFI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980985v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of nonlinear systems using kernel principal component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Kallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13164,280 +13164,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des mesures pour la détection et la localisation de défauts dans un système contrôlé en réseau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sauter</w:t>
+                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to uncertainties and actuator saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922055v1</w:t>
+                <w:t xml:space="preserve">hal-00782928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changement de mode de fonctionnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bazart</w:t>
+                <w:t xml:space="preserve">State and parameter estimation for time-varying systems: a Takagi-Sugeno approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922054v1</w:t>
+                <w:t xml:space="preserve">hal-00752160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to uncertainties and actuator saturation</w:t>
+                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to actuator saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
@@ -13455,298 +13451,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Fuzzy System, FUZZ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.889-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782928v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and parameter estimation for time-varying systems: a Takagi-Sugeno approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Ordonnancement des mesures pour la détection et la localisation de défauts dans un système contrôlé en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Sid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752160v1</w:t>
+                <w:t xml:space="preserve">hal-00922055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of nonlinear systems subject to actuator saturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Détection de changement de mode de fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fuzzy System, FUZZ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.889-894</w:t>
+              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812955v1</w:t>
+                <w:t xml:space="preserve">hal-00922054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and parameter estimation for nonlinear systems: a Takagi-Sugeno approach</w:t>
               </w:r>
@@ -13840,90 +13840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating mode recognition: Application in continuous casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14366,243 +14366,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear feedback control input under actuator saturation: a Takagi-Sugeno approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Observer design for state and clinker hardness estimation in cement mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Systems and Control, ICSC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industries, MMM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gifu, Japan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687739v1</w:t>
+                <w:t xml:space="preserve">hal-00690224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for state and clinker hardness estimation in cement mill</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Linear feedback control input under actuator saturation: a Takagi-Sugeno approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industries, MMM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gifu, Japan. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Systems and Control, ICSC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690224v1</w:t>
+                <w:t xml:space="preserve">hal-00687739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer for Lipschitz nonlinear systems: mean value theorem and sector nonlinearity transformation</w:t>
               </w:r>
@@ -15036,584 +15036,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de règles de classification à partir de données provenant de systèmes similaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of fault tolerant control for nonlinear systems subject to time varying faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653174v1</w:t>
+                <w:t xml:space="preserve">hal-00593398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fault tolerant control for nonlinear systems subject to time varying faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+                <w:t xml:space="preserve">On observer design for nonlinear Takagi-Sugeno systems with unmeasurable premise variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advanced Control of Industrial Processes, Adconip 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Hangzhou, China. pp.353--358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593398v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On observer design for nonlinear Takagi-Sugeno systems with unmeasurable premise variable</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage de règles de classification à partir de données provenant de systèmes similaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si Tuc Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Grall-Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Smolarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advanced Control of Industrial Processes, Adconip 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Hangzhou, China. pp.353--358</w:t>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545702v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur à entrées inconnues : approche par découplage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Fault tolerant control for nonlinear systems subject to different types of sensor faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653163v1</w:t>
+                <w:t xml:space="preserve">hal-00639357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant control for nonlinear systems subject to different types of sensor faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Observateur à entrées inconnues : approche par découplage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639357v1</w:t>
+                <w:t xml:space="preserve">hal-00653163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-class SVM in multi-task learning</w:t>
               </w:r>
@@ -15724,51 +15724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant tracking control for continuous Takagi-Sugeno systems with time varying faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16077,761 +16077,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach with application to sensor fault diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
+                <w:t xml:space="preserve">Trajectory tracking fault tolerant controller design for Takagi-Sugeno systems subject to actuator faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bouarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Automation and Mechatronics, CIAM'2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications, CCCA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630390v1</w:t>
+                <w:t xml:space="preserve">hal-00567360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory tracking fault tolerant controller design for Takagi-Sugeno systems subject to actuator faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bouarar</w:t>
+                <w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach with application to sensor fault diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Bezzaoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications, CCCA'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Automation and Mechatronics, CIAM'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Oran, Algeria. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00567360v1</w:t>
+                <w:t xml:space="preserve">hal-00630390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Observer based actuator fault tolerant control for nonlinear Takagi-Sugeno systems : an LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465574v1</w:t>
+                <w:t xml:space="preserve">hal-00497790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive observer for fault estimation in nonlinear systems described by a Takagi-Sugeno model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires incertains sous forme multimodèle de type Takagi-Sugeno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1er Colloque International Francophone, Ingénierie et Environnement, CIFIE'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Annaba, Algérie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497786v1</w:t>
+                <w:t xml:space="preserve">hal-00548114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach of faults estimation in Takagi-Sugeno fuzzy systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Benothman</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACS/IEEE International Conference on Computer Systems and Applications, AICCSA-10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475406v1</w:t>
+                <w:t xml:space="preserve">hal-00465574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Adaptive observer for fault estimation in nonlinear systems described by a Takagi-Sugeno model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Kheder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498190v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16849,92 +16802,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation and diagnosis of uncertain systems based on an interval approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16953,92 +16906,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5676036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fault tolerant control strategy for nonlinear systems with multiple model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17070,292 +17023,339 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based actuator fault tolerant control for nonlinear Takagi-Sugeno systems : an LMI approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">An approach of faults estimation in Takagi-Sugeno fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Kheder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ACS/IEEE International Conference on Computer Systems and Applications, AICCSA-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5586970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497790v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires incertains sous forme multimodèle de type Takagi-Sugeno</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Velez-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International Francophone, Ingénierie et Environnement, CIFIE'2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548114v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control for Takagi-Sugeno systems with unmeasurable premise variables by trajectory tracking</w:t>
               </w:r>
@@ -17560,1122 +17560,1122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust data reconciliation for the determination of the control system set-points of a basic oxygen furnace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State estimation and fault detection for systems described by Takagi-Sugeno nonlinear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Automation in Mining, Mineral and Metal Industry, IFAC-MMM-2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Viña del Mar, Chile. pp.CDROM</w:t>
+              <w:t xml:space="preserve">10th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395346v1</w:t>
+                <w:t xml:space="preserve">hal-00441167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Simultaneous data reconciliation and parameter estimation. Application to a basic oxygen furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd IFAC International Conference on Intelligent Control Systems and Signal Processing, ICONS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Istambul, Turkey. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368195v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Réconciliation de données et estimation paramétrique simultanées. Application à un convertisseur à oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402428v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Robust data reconciliation for the determination of the control system set-points of a basic oxygen furnace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Automation in Mining, Mineral and Metal Industry, IFAC-MMM-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Viña del Mar, Chile. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374959v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of nonlinear systems using multiple model approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160393⟩</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355833v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous state and unknown inputs estimation with PI and PMI observers for Takagi Sugeno model with unmeasurable premise variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">State and sensor faults estimation via a proportional integral observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Kheder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2009.5164566⟩</w:t>
+              <w:t xml:space="preserve">6th Multi-Conference on Systems, Signals and Devices, SSD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2009.4956795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376475v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and sensor faults estimation via a proportional integral observer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Benothman</w:t>
+                <w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Multi-Conference on Systems, Signals and Devices, SSD'2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2009.4956795⟩</w:t>
+              <w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376446v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation and fault detection for systems described by Takagi-Sugeno nonlinear models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441167v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous data reconciliation and parameter estimation. Application to a basic oxygen furnace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Francken</w:t>
+                <w:t xml:space="preserve">State estimation of nonlinear systems using multiple model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC International Conference on Intelligent Control Systems and Signal Processing, ICONS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St Louis, Missouri, United States. pp.4636-4641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395590v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réconciliation de données et estimation paramétrique simultanées. Application à un convertisseur à oxygène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Francken</w:t>
+                <w:t xml:space="preserve">Simultaneous state and unknown inputs estimation with PI and PMI observers for Takagi Sugeno model with unmeasurable premise variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2009.5164566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383741v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and unknown input estimation for nonlinear systems described by Takagi-Sugeno models with unmeasurable premise variables</w:t>
               </w:r>
@@ -18895,77 +18895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconciliation de données robuste et surveillance d'un convertisseur à oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Francken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19120,51 +19120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19228,51 +19228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19330,180 +19330,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259933v1</w:t>
+                <w:t xml:space="preserve">hal-00279829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno systems with immeasurable premise variables : an L2 approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19513,310 +19513,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Seoul, Corée du Sud. pp.2768-2773, </w:t>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201030v1</w:t>
+                <w:t xml:space="preserve">hal-00259933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno systems with immeasurable premise variables : an L2 approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, Corée du Sud. pp.2768-2773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287575v1</w:t>
+                <w:t xml:space="preserve">hal-00201030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par approche multimodèle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287115v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust observer design for uncertain Takagi-Sugeno model with unmeasurable decision variables: an L2 approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19848,759 +19857,750 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.274-279, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes non linéaires par approche multimodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00279829v1</w:t>
+                <w:t xml:space="preserve">hal-00287115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucharest, Roumanie. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278921v1</w:t>
+                <w:t xml:space="preserve">hal-00319245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319245v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unscented Kalman filter for operating mode change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation de la boucle des gaz dans un moteur diesel suralimenté à injection directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Sabeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Systems Engineering Design &amp; Applications, SENDA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Monastir, Tunisia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336114v1</w:t>
+                <w:t xml:space="preserve">hal-00260012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and unknown input estimation via a proportional integral observer with unknown inputs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
+                <w:t xml:space="preserve">Unscented Kalman filter for operating mode change detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Sciences and Techniques of Automatic control &amp; computer engineering, STA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Systems Engineering Design &amp; Applications, SENDA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Monastir, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340083v1</w:t>
+                <w:t xml:space="preserve">hal-00336114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de la boucle des gaz dans un moteur diesel suralimenté à injection directe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">State and unknown input estimation via a proportional integral observer with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Kheder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9th International conference on Sciences and Techniques of Automatic control &amp; computer engineering, STA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00260012v1</w:t>
+                <w:t xml:space="preserve">hal-00340083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un système à plusieurs modes de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20651,51 +20651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20762,381 +20762,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'observateurs pour un modèle de Takagi-Sugeno à variables de décision non mesurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+                <w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188462v1</w:t>
+                <w:t xml:space="preserve">hal-00146007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation et réconciliation de données. Approche conventionnelle, difficultés et développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale, WISG'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188360v1</w:t>
+                <w:t xml:space="preserve">hal-00195459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification robuste en présence de mesures aberrantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'observateurs pour un modèle de Takagi-Sugeno à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188465v1</w:t>
+                <w:t xml:space="preserve">hal-00188462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21148,518 +21148,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178139v1</w:t>
+                <w:t xml:space="preserve">hal-00188360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et isolation de défauts par analyse en composantes principales robuste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Switching systems mode estimation using a model-based diagnosis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170253v1</w:t>
+                <w:t xml:space="preserve">hal-00155272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification robuste en présence de mesures aberrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Benothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benrejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155271v1</w:t>
+                <w:t xml:space="preserve">hal-00188465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active mode estimation for switching systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+                <w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th American Control Conference, ACC'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155245v1</w:t>
+                <w:t xml:space="preserve">hal-00178139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching systems mode estimation using a model-based diagnosis method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+                <w:t xml:space="preserve">Détection et isolation de défauts par analyse en composantes principales robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155272v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21671,181 +21675,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146007v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et réconciliation de données. Approche conventionnelle, difficultés et développements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Active mode estimation for switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale, WISG'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th American Control Conference, ACC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.1143-1148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2007.4282543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195459v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t>
               </w:r>
@@ -22059,489 +22059,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno discrete-time systems with immeasurable premise variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155273v1</w:t>
+                <w:t xml:space="preserve">hal-00188464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of observers for Takagi-Sugeno discrete-time systems with immeasurable premise variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188464v1</w:t>
+                <w:t xml:space="preserve">hal-00155273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
+                <w:t xml:space="preserve">Conception de multi-observateurs à variables de décision non mesurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122060v1</w:t>
+                <w:t xml:space="preserve">hal-00155270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de multi-observateurs à variables de décision non mesurables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+                <w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Ranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Louis-Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155270v1</w:t>
+                <w:t xml:space="preserve">hal-00122060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22605,51 +22605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22716,234 +22716,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'état et diagnostic de systèmes décrits par des multimodèles</w:t>
+                <w:t xml:space="preserve">Parameter uncertainties characterization for linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Tunisiennes de l'Electrotechnique et de l'Automatique, JTEA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2006 - 6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121702v1</w:t>
+                <w:t xml:space="preserve">hal-01061513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter uncertainties characterization for linear models</w:t>
+                <w:t xml:space="preserve">Estimation d'état et diagnostic de systèmes décrits par des multimodèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Adrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2006 - 6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">4ème Journées Tunisiennes de l'Electrotechnique et de l'Automatique, JTEA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061513v1</w:t>
+                <w:t xml:space="preserve">hal-00121702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à commutation - Reconnaissance du mode actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23210,51 +23210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23547,64 +23547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale des Sciences et Techniques de l'Automatique, STA'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23623,217 +23623,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+                <w:t xml:space="preserve">Systèmes à commutation : diagnostic de fonctionnement et identification de la loi de commutation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115198v1</w:t>
+                <w:t xml:space="preserve">hal-00092093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à commutation : diagnostic de fonctionnement et identification de la loi de commutation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+                <w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092093v1</w:t>
+                <w:t xml:space="preserve">hal-00115198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data validation and diagnosis using interval analysis</w:t>
               </w:r>
@@ -24474,217 +24474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des systèmes à commutation : identification de la loi de commutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+                <w:t xml:space="preserve">Finite memory observer for switching systems: Application to diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques, JDMACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Pragues, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00208081v1</w:t>
+                <w:t xml:space="preserve">hal-00151264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite memory observer for switching systems: Application to diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+                <w:t xml:space="preserve">Diagnostic des systèmes à commutation : identification de la loi de commutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Pragues, Czech Republic. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques, JDMACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151264v1</w:t>
+                <w:t xml:space="preserve">hal-00208081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t>
               </w:r>
@@ -24772,895 +24772,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation of switching systems</w:t>
+                <w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation, CIMCA'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp.CDROM</w:t>
+              <w:t xml:space="preserve">American Control Conference, ACC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151298v1</w:t>
+                <w:t xml:space="preserve">hal-00151299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t>
+                <w:t xml:space="preserve">Parameter estimation of switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation, CIMCA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151299v1</w:t>
+                <w:t xml:space="preserve">hal-00151298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution. Application in mineral processing for multicomponent products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151296v1</w:t>
+                <w:t xml:space="preserve">hal-00151294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution. Application in mineral processing for multicomponent products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
+                <w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151294v1</w:t>
+                <w:t xml:space="preserve">hal-00151293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t>
+                <w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151293v1</w:t>
+                <w:t xml:space="preserve">hal-00151296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Distinguishability of switching system for diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Karlsruhe, Germany. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151303v1</w:t>
+                <w:t xml:space="preserve">hal-00151290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite memory observer for switching system: application to diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+                <w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Karlsruhe, Germany. pp.CDROM</w:t>
+              <w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151291v1</w:t>
+                <w:t xml:space="preserve">hal-00151303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishability of switching system for diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+                <w:t xml:space="preserve">Finite memory observer for switching system: application to diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Karlsruhe, Germany. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, Dec 2004, Karlsruhe, Germany. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151290v1</w:t>
+                <w:t xml:space="preserve">hal-00151291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Data validation of uncertain dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Principles of Diagnosis, DX'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Carcassonne, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151289v1</w:t>
+                <w:t xml:space="preserve">hal-00151301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t>
               </w:r>
@@ -25748,122 +25735,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data validation of uncertain dynamic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
+                <w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Principles of Diagnosis, DX'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Carcassonne, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151301v1</w:t>
+                <w:t xml:space="preserve">hal-00151289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de défauts de capteurs : une approche aveugle</w:t>
               </w:r>
@@ -25938,740 +25938,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault detection and isolation. A blind approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Intelligent Components and Instruments for Control Applications, SICICA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Aveiro, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Safeprocess'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278198v1</w:t>
+                <w:t xml:space="preserve">hal-00278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Détection de dysfonctionnement d'un système amortisseur de véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Boatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jampi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151307v1</w:t>
+                <w:t xml:space="preserve">hal-00991199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching time estimation of piecewise linear systems. Application to diagnosis</w:t>
+                <w:t xml:space="preserve">Sensor fault detection and isolation. A blind approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Intelligent Components and Instruments for Control Applications, SICICA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Aveiro, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278200v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data reconciliation using interval analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
+                <w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991201v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal segmentation and data classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data reconciliation using interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Systems, Signals and Image processing, IWSSIP'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278197v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+                <w:t xml:space="preserve">Signal segmentation and data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Systems, Signals and Image processing, IWSSIP'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278206v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de dysfonctionnement d'un système amortisseur de véhicule automobile</w:t>
+                <w:t xml:space="preserve">Switching time estimation of piecewise linear systems. Application to diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Jampi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elom Ayih Domlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991199v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of a class of multiple models</w:t>
               </w:r>
@@ -27252,235 +27252,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t>
+                <w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t>
+              <w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201427v1</w:t>
+                <w:t xml:space="preserve">hal-00201454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t>
+                <w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t>
+              <w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201454v1</w:t>
+                <w:t xml:space="preserve">hal-00201427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t>
               </w:r>
@@ -27773,51 +27773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation pondérée par filtres de Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27957,204 +27957,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite memory observer for input-output estimation. Application to data reconciliation and diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy evaluation of residuals in FDI methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.587-592</w:t>
+              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.675-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315743v1</w:t>
+                <w:t xml:space="preserve">hal-00278258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy evaluation of residuals in FDI methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite memory observer for input-output estimation. Application to data reconciliation and diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.675-680</w:t>
+              <w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.587-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278258v1</w:t>
+                <w:t xml:space="preserve">hal-00315743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding approach to fault detection of uncertain dynamic systems</w:t>
               </w:r>
@@ -28642,51 +28642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results on the convergence of transfer function expansions on the Laguerre series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29329,51 +29329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimality conditions for the truncated network of the generalized discrete orthonormal basis having real poles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Malti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29427,338 +29427,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor network design for failure detection and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Staroswiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t>
+              <w:t xml:space="preserve">IFAC Conference on Control of Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Belfort, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311254v1</w:t>
+                <w:t xml:space="preserve">hal-00311228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace de parité pour les systèmes linéaires incertains. Synthèse, quelques résultats nouveaux et mise en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Staroswiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images, GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1403-1406</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288440v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor network design for failure detection and isolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Luong</w:t>
+                <w:t xml:space="preserve">Espace de parité pour les systèmes linéaires incertains. Synthèse, quelques résultats nouveaux et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Conference on Control of Industrial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Belfort, France. 6 p</w:t>
+              <w:t xml:space="preserve">16ème colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images, GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1403-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311228v1</w:t>
+                <w:t xml:space="preserve">hal-00288440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic observer for a non linear descriptor system</w:t>
               </w:r>
@@ -29928,723 +29928,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability and analytical redundancy</w:t>
+                <w:t xml:space="preserve">Some ideas about the design of measurement system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Paris</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-line Fault Detection and Supervision in the Chemical Process Industries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Newcastle upon Tyne, United Kingdom. pp.188-193</w:t>
+              <w:t xml:space="preserve">European Control Conference, ECC'95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Rome, Italy. pp.3178-3183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310530v1</w:t>
+                <w:t xml:space="preserve">hal-00310532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability, reliability and sensor positioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependability and analytical redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Spring National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Houston, United States</w:t>
+              <w:t xml:space="preserve">On-line Fault Detection and Supervision in the Chemical Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Newcastle upon Tyne, United Kingdom. pp.188-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993206v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de fonctionnement des systèmes à partir de modèles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">Observability, reliability and sensor positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Industrial Engineering Conference - Productivity in a World without Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AIChE Spring National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993208v1</w:t>
+                <w:t xml:space="preserve">hal-00993206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some ideas about the design of measurement system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic de fonctionnement des systèmes à partir de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference, ECC'95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Rome, Italy. pp.3178-3183</w:t>
+              <w:t xml:space="preserve">International Industrial Engineering Conference - Productivity in a World without Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310532v1</w:t>
+                <w:t xml:space="preserve">hal-00993208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear observer-based fault detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust observer for continuous uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCA.1994.381359⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, San Antonio, United States. pp.2039-2044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201420v1</w:t>
+                <w:t xml:space="preserve">hal-00201436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability analysis and sensor placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear observer-based fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC/IMACS Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'94</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom. pp.1115-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.1994.381359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00302900v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observer for continuous uncertain systems</w:t>
+                <w:t xml:space="preserve">Observability analysis and sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC/IMACS Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Espoo, Finland. pp.754-759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00201436v1</w:t>
+                <w:t xml:space="preserve">hal-00302900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability, redundancy, reliability and integrated design of measurement systems</w:t>
               </w:r>
@@ -30764,51 +30764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kondo Adjallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, San Antonio, United States. pp.2653-2657, </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31143,239 +31143,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00302930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of a multi-sensor prototype for measuring the level in large-sized tanks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+                <w:t xml:space="preserve">Fault detection in nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kondo Adjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IMEKO International Symposium on Intelligent Instrumentation for Remote and On-site Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.418-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293584v1</w:t>
+                <w:t xml:space="preserve">hal-00201433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection in nonlinear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+                <w:t xml:space="preserve">Analysis and design of a multi-sensor prototype for measuring the level in large-sized tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th IMEKO International Symposium on Intelligent Instrumentation for Remote and On-site Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Bruxelles, Belgium. pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00201433v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of parity equations for singular systems. Application to diagnosis</w:t>
               </w:r>
@@ -31465,51 +31465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust generation of analytical redundancy equations andapplications to diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31560,51 +31560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of measurement errors in nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31791,217 +31791,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00302833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of measurement error variances from n-linear process data</w:t>
+                <w:t xml:space="preserve">Analysis of generalized bilinear systems. Application to diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC/IMACS Symposium on fault detection, supervision and safety for technical processes, SAFEPROCESS'91</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Baden Baden, Germany. pp.103-107</w:t>
+              <w:t xml:space="preserve">IMACS Symposium on Modelling and Control of Technological Systems, MCTS'91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Lille, France. pp.528-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302790v1</w:t>
+                <w:t xml:space="preserve">hal-00315737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of generalized bilinear systems. Application to diagnosis</w:t>
+                <w:t xml:space="preserve">Estimation of measurement error variances from n-linear process data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMACS Symposium on Modelling and Control of Technological Systems, MCTS'91</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1991, Lille, France. pp.528-535</w:t>
+              <w:t xml:space="preserve">IFAC/IMACS Symposium on fault detection, supervision and safety for technical processes, SAFEPROCESS'91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Baden Baden, Germany. pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315737v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of gross errors detection methods in process data</w:t>
               </w:r>
@@ -32173,51 +32173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of bias in measurement using analytical redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32383,312 +32383,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation d'erreurs de mesures par la technique de l'espace de parité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observability and data validation of bilinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capteurs 89</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced Information Processing in Automatic Control, AIPAC'89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959703v1</w:t>
+                <w:t xml:space="preserve">hal-00293577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.V.D. : a software for mass balance equilibration and data validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et localisation d'erreurs de mesures par la technique de l'espace de parité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aïtouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European symposium on computer application in the chemical industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1989, Erlangen, Germany. pp.555-560</w:t>
+              <w:t xml:space="preserve">Capteurs 89</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293582v1</w:t>
+                <w:t xml:space="preserve">hal-00959703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability and data validation of bilinear systems</w:t>
+                <w:t xml:space="preserve">L.V.D. : a software for mass balance equilibration and data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Information Processing in Automatic Control, AIPAC'89</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.113-118</w:t>
+              <w:t xml:space="preserve">European symposium on computer application in the chemical industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1989, Erlangen, Germany. pp.555-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293577v1</w:t>
+                <w:t xml:space="preserve">hal-00293582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application industrielle de la validation de données par équilibrage de bilans matière</w:t>
               </w:r>
@@ -32884,312 +32884,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de données contradictoires issues de systèmes multicapteurs</w:t>
+                <w:t xml:space="preserve">Equilibrage de bilan pour des systèmes linéaires en régime dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Janyene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEC'88</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1988, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de l'optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1988, Montréal, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959708v1</w:t>
+                <w:t xml:space="preserve">hal-00995955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrage de bilan pour des systèmes linéaires en régime dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation d'un outil d'aide à l'établissement de bilans cohérents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Maquin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1988, Montréal, Canada. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Congrès des industries minérales, Mines et Carrières Marocaines et Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1987, Marrakech, Maroc. pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995955v1</w:t>
+                <w:t xml:space="preserve">hal-00963972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'un outil d'aide à l'établissement de bilans cohérents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Fayolle</w:t>
+                <w:t xml:space="preserve">Traitement de données contradictoires issues de systèmes multicapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des industries minérales, Mines et Carrières Marocaines et Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1987, Marrakech, Maroc. pp.2-7</w:t>
+              <w:t xml:space="preserve">Colloque TEC'88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1988, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963972v1</w:t>
+                <w:t xml:space="preserve">hal-00959708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data validation in large scale steady state linear systems</w:t>
               </w:r>
@@ -34151,51 +34151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalil Ichalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34378,292 +34378,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design and fault tolerant control of Takagi-Sugeno nonlinear systems with unmeasurable premise variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Marx</w:t>
+                <w:t xml:space="preserve">Multitask learning for the diagnosis of machine fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiyan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gerasimos Rigatos. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault Diagnosis in Robotic and Industrial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iConceptPress, pp.1-21, 2012, 978-0980733099</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.155-180, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650539v1</w:t>
+                <w:t xml:space="preserve">hal-00727499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage multi-tâches pour le diagnostic d'un parc de machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourot</w:t>
+                <w:t xml:space="preserve">Observer design and fault tolerant control of Takagi-Sugeno nonlinear systems with unmeasurable premise variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalil Ichalal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gerasimos Rigatos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.155-180, 2012, Traité Information, Commande, Communication, IC2</w:t>
+              <w:t xml:space="preserve">Fault Diagnosis in Robotic and Industrial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iConceptPress, pp.1-21, 2012, 978-0980733099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675314v1</w:t>
+                <w:t xml:space="preserve">hal-00650539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitask learning for the diagnosis of machine fleet</w:t>
+                <w:t xml:space="preserve">Apprentissage multi-tâches pour le diagnostic d'un parc de machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourot</w:t>
@@ -34702,271 +34702,271 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.155-180, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.155-180, 2012, Traité Information, Commande, Communication, IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727499v1</w:t>
+                <w:t xml:space="preserve">hal-00675314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic fondé sur un modèle quantitatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">René Husson. </w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatique : du cahier des charges à la réalisation de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.577-628, 2007, Sciences Sup</w:t>
+              <w:t xml:space="preserve">Supervision des procédés complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Sciences Publications, pp.219-278, 2007, Chapitre 6, Traité IC2, Série Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188466v1</w:t>
+                <w:t xml:space="preserve">hal-00118302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic fondé sur un modèle quantitatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance et diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Husson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision des procédés complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Sciences Publications, pp.219-278, 2007, Chapitre 6, Traité IC2, Série Systèmes Automatisés</w:t>
+              <w:t xml:space="preserve">Automatique : du cahier des charges à la réalisation de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.577-628, 2007, Sciences Sup</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118302v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de données à base de modèles</w:t>
               </w:r>
@@ -35128,51 +35128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC01068C"/>
+    <w:nsid w:val="69D13063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35276,51 +35276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A3E244AA"/>
+    <w:nsid w:val="ED1AA328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35510,51 +35510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-maquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3029-3230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032917228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3921-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-61/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensem.inpl-nancy.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-nancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doctorat.univ-lorraine.fr/fr/les-ecoles-doctorales/iaem/presentation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/marc.jungers/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/constantin.morarescu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/francais/themes_rech/cid/index.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tc.ifac-control.org/6/4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Srinivasarengan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2022-0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2634" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2018-0004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.385-401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W1PLB9RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT179865-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korbicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kheder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0274" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Sabeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tharrault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-008-0038-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009005v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Alhaj-Dibo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Hmida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gossa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/50796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.7-30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G0R8WZ5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2006.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SFM0MZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(07)60042-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020213s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3QWD795-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.1163-1179" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(99)00045-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7M8Z3RH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Narasimhan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(99)80150-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QX34FJZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(97)00015-X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH0KSDTB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143275v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mandel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdollahzadeh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(97)00075-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THVDRKR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(95)00104-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GKM1HVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bebe Ekongolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-0032(96)00018-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PN5SV7L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950663" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Claude Turbatte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Trung Huynh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bill Ribbens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(94)90133-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9157C6E46BC4C337871625982DBD0F3231FE319B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144008v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729308949554" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-d.1992.0007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gomolka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;raud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03402956" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144099v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(91)90031-D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0S5HV1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144115v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144133v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krzakala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Janyene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fayolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(88)90018-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FH7ZN6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(86)90061-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMZ0BJ5F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Anani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442938" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.212" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399791v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012032" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135065v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980985v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bazart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961414" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922055v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846341v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693911" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Tuc Ngo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497786v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5586970" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395346v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376446v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956795" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395590v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383741v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407197v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336114v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340083v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260012v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188465v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155245v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282543" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155272v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155273v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121702v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061513v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122596v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119416v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092093v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151263v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965902v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208081v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151264v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151294v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151291v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151290v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151301v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Dibo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278198v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991201v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278197v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boatas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jampi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151306v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271927" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278211v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati-Idrissi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980987v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315743v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278258v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37514-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201416v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912366" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283923v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283924v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063378v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063377v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1998.721557" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860137v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201430v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758665" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288440v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311228v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311237v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310530v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paris" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993206v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993208v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310532v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302900v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201436v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400163" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302975v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201423v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Gaddouna" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1994.751939" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310529v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302930v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293584v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roth" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201422v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385044" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009003v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293583v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(93)91970-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQXSTJRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302833v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302790v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315737v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201431v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1991.261549" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302871v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293579v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959703v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293582v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293577v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959701v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourjot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Robin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293578v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959708v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995955v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963972v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293576v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963945v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315736v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963965v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mouchnino" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007683v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960277v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007426v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021786v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238285v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675314v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727499v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118302v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108488v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-maquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3029-3230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032917228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3921-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-61/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensem.inpl-nancy.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-nancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doctorat.univ-lorraine.fr/fr/les-ecoles-doctorales/iaem/presentation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/marc.jungers/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/constantin.morarescu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/francais/themes_rech/cid/index.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tc.ifac-control.org/6/4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Srinivasarengan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2022-0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2634" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2931" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2018-0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.385-401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W1PLB9RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT179865-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korbicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kheder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Sabeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tharrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-008-0038-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009005v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Alhaj-Dibo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Hmida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gossa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/50796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.7-30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G0R8WZ5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2006.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SFM0MZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(07)60042-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020213s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3QWD795-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.1163-1179" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(99)00045-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7M8Z3RH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Narasimhan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(99)80150-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QX34FJZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mandel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdollahzadeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(97)00075-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THVDRKR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(97)00015-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH0KSDTB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(95)00104-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GKM1HVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bebe Ekongolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-0032(96)00018-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PN5SV7L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950663" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Claude Turbatte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Trung Huynh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bill Ribbens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(94)90133-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9157C6E46BC4C337871625982DBD0F3231FE319B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729308949554" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-d.1992.0007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gomolka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;raud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03402956" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(91)90031-D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0S5HV1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144115v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144133v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krzakala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Janyene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fayolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(88)90018-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FH7ZN6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(86)90061-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMZ0BJ5F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Anani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442938" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.212" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012032" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135065v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bazart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961414" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846341v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693911" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Tuc Ngo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5586970" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395590v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383741v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395346v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376446v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956795" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407197v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336114v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155272v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188465v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170253v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282543" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155273v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061513v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121702v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122596v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119416v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092093v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151263v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965902v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151264v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208081v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151294v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151291v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151301v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Dibo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991199v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boatas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jampi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278198v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991201v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278200v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151306v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271927" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278211v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati-Idrissi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980987v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278258v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315743v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37514-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201416v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912366" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283923v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283924v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063378v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063377v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1998.721557" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860137v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201430v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758665" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311228v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288440v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311237v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310532v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310530v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paris" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993206v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993208v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201436v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400163" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302975v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201423v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Gaddouna" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1994.751939" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310529v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302930v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293584v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roth" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201422v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385044" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009003v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293583v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(93)91970-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQXSTJRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302833v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315737v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302790v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201431v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1991.261549" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302871v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293579v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293577v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959703v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293582v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959701v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourjot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Robin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293578v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963972v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959708v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293576v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963945v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315736v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963965v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mouchnino" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007683v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960277v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007426v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021786v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238285v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727499v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675314v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118302v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108488v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>