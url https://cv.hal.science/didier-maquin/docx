--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,35073 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...35021 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Maquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3029-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032917228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=NjtpFb0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3921-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis le 1er octobre 2024, je suis en retraite et Professeur émérite de l'Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Préalablement, j'étais Professeur des Universités en 61ème section du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (génie informatique, automatique et traitement du signal), et j'occupais, du point de vue enseignement, un poste &amp;quot;transverse&amp;quot; au sein de deux composantes de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Nationale Supérieure d'Electricité et de Mécanique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSEM) à laquelle j'étais rattaché administrativement, et</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Nationale Supérieure des Mines de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSMN).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au titre de la recherche, je suis chercheur au </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherche en Automatique de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui est une </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">nité </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ixte de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">echerche Education Nationale / CNRS (UMR 7039) de l'</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Du 1er septembre 2017 au 31 décembre 2023, j'ai été Directeur de l'</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole Doctorale IAEM Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (plus de 350 thèses en cours dans les disciplines Informatique, Automatique, Electronique-Electrotechnique et Mathématiques).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De septembre 2021 à décembre 2023,  j'ai également assuré la co-responsabilité, avec </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Morarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, du département &amp;quot;</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle, Identification, Diagnostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; du Centre de Recherche en Automatique de Nancy (70 à 80 personnes dont 39 chercheurs et enseignants-chercheurs). J'avais déjà assuré cette responsabilité de février 2014 à décembre 2017, mais je l'avais quittée pour me consacrer à la direction de l'Ecole Doctorale IAEM Lorraine. La direction du laboratoire m'a sollicité pour reprendre cette responsabilité jusqu'à la fin du contrat en cours (31 décembre 2023). J'étais alors membre de l'équipe de direction du laboratoire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai antérieurement exercé des responsabilités de groupes de recherche au sein de mon laboratoire pendant près de 11 ans de janvier 2005 à décembre 2017 : responsable du Groupe de Travail &amp;quot;Sûreté de Fonctionnement et Diagnostic&amp;quot; (SURFDIAG) du CRAN comportant une vingtaine d'enseignants-chercheurs permanents de janvier 2015 à décembre 2012, co-responsable du département &amp;quot;</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle, Identification, Diagnostic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (CID) du CRAN constitué de 70 à 80 personnes dont 40 chercheurs et enseignants-chercheurs de février 2014 à décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Technical Committee on Fault Detection, Supervision and Safety for Technical Processes, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TC 6.4</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identifiability for nonlinear LPV models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.255-269. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34768/amcs-2022-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive PCA based method for more reliable ultrasonic guided waves SHM: Data-driven modelling and experimental validation in high attenuating medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Control and Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.e2634. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stc.2634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observer for LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of system with bounded uncertain parameters: interval multi-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.480-493. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven approach for fault detection and isolation in nonlinear system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.1569-1590. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse estimation based monitoring method for damage detection and localization: A case of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive observer design approach for discrete-time nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2018-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cope with unmeasurable premise variables in Takagi-Sugeno observer design: Dynamic extension approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.430-435. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant control of nonlinear Takagi-Sugeno systems. Application to vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.1376-1394. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur logiciel pour la détection de changement de modes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (3-4), pp.95-115. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/I2M.15.3-4.95-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and output feedback control for Takagi–Sugeno systems with saturated actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (6), pp.888-905. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State constrained tracking control for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 352 (7), pp.2866-2886. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task learning with one-class SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133, pp.416-426. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection, isolation and estimation for Takagi-Sugeno nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 351 (7), pp.3651-3676. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2013.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des mesures pour la détection et la localisation de défauts dans un système contrôlé en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4-8), pp.385-401. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.47.385-401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control design for uncertain Takagi-Sugeno systems by trajectory tracking: a descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (14), pp.1793-1805. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2011.0524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.103-115. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/amcs-2013-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear joint state and parameter estimation : application to a wastewater treatment plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (10), pp.1377-1385. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of safe networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2013.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind source separation, wavelet denoising and discriminant analysis for EEG artefacts and noise cancelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Velez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louis-Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface of the special issue on Advances in Control and Fault-Tolerant Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Korbicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.Preface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fault tolerant control strategies for nonlinear Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-012-0015-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault estimation for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an adaptive fault tolerant control: case of sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (7), pp.794-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of Takagi–Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.897-908. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2009.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust identification of switched regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.1578-1590. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simultaneous state and unknown input estimation of complex systems via a multiple model strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.877-890. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2008.0148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et diagnostic de la boucle des gaz dans un moteur diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahi Sabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for discrete time multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 346 (6), pp.593-610. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2009.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for Markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2), pp.201-1917. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.201.2008.2.201-1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for nonlinear systems using decoupled multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.59-67. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-008-0038-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of observer for unknown inputs fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.113-125. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAAC.2008.020423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy observer for fault detection and reconstruction of unknown input fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.193-200. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2008.019358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (2), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2007.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009005v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a sliding mode fuzzy observer for uncertain Takagi-Sugeno fuzzy model: application to automatic steering of vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (3/4), pp.288-305. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2007.016405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust parameter estimation with noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.226-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching systems: active mode recognition, identification of the switching law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, pp.ID 50796. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/50796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple model approach modelling: application to a turbojet engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des SDH. Quelques contributions issues des approches continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (7-8), pp.885-912. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.885-912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of uncertain linear systems: an interval approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp.136-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à commutation : recherche du mode actif, identification de la loi de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (1), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.41.7-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à commutation : diagnostic de fonctionnement et identification de la loi de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et réconciliation de données. Approches conventionnelle, difficultés et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Industrie Minérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault measurement detection in a urban water supply network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Process Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (9), pp.887-902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprocont.2006.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear mass balance equilibration: a new approach for an old problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.23-25. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-0578(07)60042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de systèmes à commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (3), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass balance equilibration: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (5), pp.1569-1575. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.10412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis and design for continuous-time Takagi-Sugeno control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (3), pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reformulation of data reconciliation problem with unknown-but-bounded errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (6), pp.1530-1536. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie020213s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrées inconnues d'un système non linéaire représenté sous forme multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur à mémoire finie pour les systèmes à commutations : application à la détection de défauts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1 (4), pp.Revue électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données issues de systèmes de mesure incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (9), pp.1163-1179. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.37.1163-1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation with uncertain models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (1), pp.35-45. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0019-0578(99)00045-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation with unknown variance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankar Narasimhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.S609-S616. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-1354(99)80150-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation by inequality balance equilibration: a LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdollahzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (3), pp.157-169. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-7516(97)00075-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilateral decomposition of a time function into laguerre series. Application to LTI system identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 335 (5), pp.851-869. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-0032(97)00015-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation&amp;quot; de données par équilibrage de bilan de type inégalité. Application à des données granulométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Abdollahzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation and sensor network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 31 (2), pp.393-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the design of measurement systems and fault accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.1009-1024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of systems involving flow circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (1-2), pp.125-140. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-7516(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State equations and decomposition into Laguerre functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bebe Ekongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 333 (2), pp.283-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-0032(96)00018-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time series expansion using discrete bilateral Laguerre models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bebe Ekongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (12), pp.955-956. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19950663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'architecture d'un système d'instrumentation. Application à un procédé pétrochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé-Claude Turbatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Trung Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (1), pp.53-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches for the isolation of plant failures in dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bill Ribbens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4 (1), pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new procedure for multi-input dynamic systems identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouladsine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14 (3), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for obtaining the redundancy equations of LTI systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (3), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-1098(94)90133-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure detection, identification and accomodation based on new accomodation filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (6), pp.1215-1220. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207729308949554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy for systems with unknown inputs. Application to faults detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Advanced Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 9 (3), pp.775-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor positioning for processes described by bilinear equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (2), pp.115-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation using orthogonal filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings. Part D, Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 139 (1), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-d.1992.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse de l'observabilité des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Gomolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé-Claude Turbatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 26 (2), pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation for measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1 (2), pp.145-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilinear balance equilibration. Application to a complex metallurgical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Héraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining, Metallurgy &amp; Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8, pp.197-204. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03402956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and location of gross errors in instruments using parity space technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aïtouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 31 (3-4), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-7516(91)90031-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and variables classification in bilinear processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Gomolka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31 (4), pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données des systèmes linéaires de très grande dimension à l'aide du calcul décentralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zasadzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Krzakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 18 (3), pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données de systèmes dynamiques par équilibrage de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Janyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 16 (2), pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par equilibrage hiérarchisé de bilans-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 23 (3-4), pp.241-252. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-7516(88)90018-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse interactive de réseaux de transport de matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 8, pp.274-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des mesures par équilibrage de bilans-matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mineral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 17 (3-4), pp.273-285. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0301-7516(86)90061-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul hiérarchisé et décomposition des systèmes linéaires et bilinéaires appliqué à la validation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique Productique Informatique Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 20, pp.405-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observabilité des systèmes linéaires à mesures manquantes. Application à l'établissement de bilans cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (225)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal component location for PI observer based active control of a galvanizing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Brakna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Control of Complex Systems, COSY 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator optimal location for robust control of a galvanizing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Brakna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Thang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Shekhar Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization in pipelines under non stationary environment variation using sparse estimation of monitoring signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Structural Health Monitoring and Nondestructive Testing, SHM-NDT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization in pipeline using sparse estimation of ultrasonic guided waves signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse reconstruction-based contribution for multiple fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mediterranean Conference on Control and Automation, MED’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2018.8442938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques for pipelines health monitoring under stationary and non-stationary environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIW (International Institute of Welding) Young Professionals International Conference, YPIC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Yutz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and estimation using kernel principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwami Anani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1025-1030, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for state and parameter estimation through elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Advanced Control and Diagnosis, ACD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive observer design for Takagi-Sugeno type nonlinear system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.826-831, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on data correction of Structural Health Monitoring using ultrasonic guided waves: case of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop On Structural Health Monitoring, EWSHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection techniques for identifying the most relevant damage indices in SHM using Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Workshop On Structural Health Monitoring, EWSHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear joint state-parameter observer for VAV damper position estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takagi-Sugeno model based nonlinear parameter estimation in air handling units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences, ICONS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.188-193, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault diagnosis: $H_\infty$ framework with relative degree notion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences, ICONS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.321-326, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to avoid the unmeasurable premise variables in observer design for discrete time TS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy Systems, FUZZ-IEEE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.2343-2348, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2016.7737986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur logiciel pour la détection de changement de mode de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVM pour une meilleure classification des données de monitoring par ondes guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahjoub El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Yaacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique, CFA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint state and parameter estimation for discrete-time Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis, ACD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating mode recognition. Application to a grinding mill process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Control, Optimization and Automation in Mining, Mineral and Metal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienna, Austria. pp.7-12, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, isolation and fault estimation of nonlinear systems using a directional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input observers for LPV systems with parameter varying output equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1030-1035, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault estimation of nonlinear processes using kernel principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Control Conference, ECC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7331026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based sticker detection in continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Steel Technology &amp; Application Days and 31ème Journées Sidérurgiques Internationales, 1st ESTAD &amp; 31st JFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite memory state observer design for polytopic systems. Application to sensor fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State tracking control for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of nonlinear systems using kernel principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Advanced Control and Diagnosis, ACD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/570/7/072004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection of event based control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Mediterranean Conference on Control and Automation, MED 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Palermo, Italy. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2014.6961414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and parameter estimation for time-varying systems: a Takagi-Sugeno approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on System Structure and Control, IFAC Joint Conference 2013 SSSC, TDS, FDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130204-3-FR-2033.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of nonlinear systems subject to uncertainties and actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of nonlinear systems subject to actuator saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy System, FUZZ 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement des mesures pour la détection et la localisation de défauts dans un système contrôlé en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changement de mode de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and parameter estimation for nonlinear systems: a Takagi-Sugeno approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating mode recognition: Application in continuous casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Khelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and multiplicative sensor fault estimation for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the constrained output feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in fault diagnosis and fault tolerant control for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Security and Safety of Complex Systems, 2SCS'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model reference tracking control for nonlinear systems described by Takagi-Sugeno structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fuzzy System, FUZZ 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Hyderabad, India. pp.881-888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for state and clinker hardness estimation in cement mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Automation in Mining, Mineral and Metal Industries, MMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gifu, Japan. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear feedback control input under actuator saturation: a Takagi-Sugeno approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control, ICSC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer for Lipschitz nonlinear systems: mean value theorem and sector nonlinearity transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Mammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault isolation filter and sensors scheduling co-design for networked control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Sid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear observer based sensor fault tolerant control for nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in observer design for Takagi-Sugeno systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation, MED 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.848-853, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On observer design for nonlinear Takagi-Sugeno systems with unmeasurable premise variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Advanced Control of Industrial Processes, Adconip 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hangzhou, China. pp.353--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of fault tolerant control for nonlinear systems subject to time varying faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de règles de classification à partir de données provenant de systèmes similaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Tuc Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Grall-Maës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Smolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for nonlinear systems subject to different types of sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAPYRUS Workshop on Fault Diagnosis and Fault Tolerant Control in large scale processing industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Porticcio, Corse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observateur à entrées inconnues : approche par découplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class SVM in multi-task learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant tracking control for continuous Takagi-Sugeno systems with time varying faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfou, Greece. pp.1106-1111, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2011.5983160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-class SVM in multi-task learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Control &amp; Automation, ICCA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Santiago, Chile. pp.602-607, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2011.6138035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the unknown input observer design : a decoupling class approach with application to sensor fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Bezzaoucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Automation and Mechatronics, CIAM'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Oran, Algeria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking fault tolerant controller design for Takagi-Sugeno systems subject to actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Bouarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications, CCCA'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires incertains sous forme multimodèle de type Takagi-Sugeno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Francophone, Ingénierie et Environnement, CIFIE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Annaba, Algérie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer based actuator fault tolerant control for nonlinear Takagi-Sugeno systems : an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis for nonlinear systems represented by heterogeneous multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and diagnosis of uncertain systems based on an interval approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5676036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New fault tolerant control strategy for nonlinear systems with multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par une approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer for fault estimation in nonlinear systems described by a Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation, MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach of faults estimation in Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ACS/IEEE International Conference on Computer Systems and Applications, AICCSA-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2010.5586970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination d'artefacts et du bruit d'EEG épileptiques : débruitage et séparation de sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Velez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louis-Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Neurophysiologie Clinique de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.165-188, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for Takagi-Sugeno systems with unmeasurable premise variables by trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics, ISIE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for nonlinear systems described by Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation and fault detection for systems described by Takagi-Sugeno nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering, STA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation de données et estimation paramétrique simultanées. Application à un convertisseur à oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous data reconciliation and parameter estimation. Application to a basic oxygen furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC International Conference on Intelligent Control Systems and Signal Processing, ICONS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Istambul, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and sensor faults estimation via a proportional integral observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Multi-Conference on Systems, Signals and Devices, SSD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Djerba, Tunisia. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2009.4956795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust data reconciliation for the determination of the control system set-points of a basic oxygen furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Automation in Mining, Mineral and Metal Industry, IFAC-MMM-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Viña del Mar, Chile. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a fuzzy observer for Takagi-Sugeno fuzzy model for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI observer design for hybrid heterogeneous multiple models with delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090916-3-ES-3003.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design for nonlinear systems described by multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems using multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Louis, Missouri, United States. pp.4636-4641, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2009.5160393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous state and unknown inputs estimation with PI and PMI observers for Takagi Sugeno model with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation for nonlinear systems described by Takagi-Sugeno models with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Mediterranean Conference on Control and Automation, MED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.353-358, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2009.5164542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for the state estimation of Takagi-Sugeno models and application to sensor fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.7789-7794, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2009.5400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconciliation de données robuste et surveillance d'un convertisseur à oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Performances et Nouvelles Technologies en Maintenance, PENTOM'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis in Takagi-Sugeno nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear systems based on heterogeneous multiple models: Some recent theoretical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multimodèle pour le diagnostic des systèmes non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation using sliding mode observer for uncertain Takagi-Sugeno fuzzy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.286-291, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer design for uncertain Takagi-Sugeno model with unmeasurable decision variables: an L2 approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.274-279, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust Hinf observers for nonlinear systems using a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.2756-2761, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of observers for Takagi-Sugeno systems with immeasurable premise variables : an L2 approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, Corée du Sud. pp.2768-2773, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs robustes pour des systèmes non linéaires incertains : une stratégie multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes non linéaires par approche multimodèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-observateurs à entrées inconnues pour un système de Takagi-Sugeno à variables de décision non mesurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucharest, Roumanie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the state and the unknown inputs of nonlinear systems using a multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1375-1380, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2008.4602077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unscented Kalman filter for operating mode change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Systems Engineering Design &amp; Applications, SENDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monastir, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State and unknown input estimation via a proportional integral observer with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Kheder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Sciences and Techniques of Automatic control &amp; computer engineering, STA'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sousse, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la boucle des gaz dans un moteur diesel suralimenté à injection directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahi Sabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un système à plusieurs modes de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportional-Integral Observer Design for Nonlinear Uncertain Systems Modelled by a Multiple Model Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE Conference on Decision and Control, CDC'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.3577-3582, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2008.4739298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation et réconciliation de données. Approche conventionnelle, difficultés et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale, WISG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of nonlinear discrete-time systems based on the decoupled multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics, ICINCO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching systems mode estimation using a model-based diagnosis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'observateurs pour un modèle de Takagi-Sugeno à variables de décision non mesurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un observateur PI pour un multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification robuste en présence de mesures aberrantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale des Sciences et Techniques de l'Automatique, STA'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Sousse, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoupled multiple model approach for state estimation of nonlinear systems subject to delayed measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFAC Workshop on Advanced Fuzzy and Neural Control, AFNC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et isolation de défauts par analyse en composantes principales robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état des systèmes non linéaires par une approche multimodèle découplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active mode estimation for switching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th American Control Conference, ACC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, New York City, United States. pp.1143-1148, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2007.4282543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG ocular artefacts and noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louis-Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of sliding mode unknown input observer for uncertain Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Mediterranean Conference on Control and Automation, MED'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athènes, Greece. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of observers for Takagi-Sugeno discrete-time systems with immeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation with robust principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Tharrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Diagnostics of Processes and Systems, DPS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Slubice, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular artifacts removal in scalp EEG: combining ICA and wavelett denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Romo-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Ranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Louis-Dorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Mulhouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de multi-observateurs à variables de décision non mesurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI observer design for discrete-time decoupled multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis, ACD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter uncertainties characterization for linear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2006 - 6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time sliding window observer for markovian switching system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Conference on Decision and Control, CDC06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.2661-2666, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2006.377684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et diagnostic de systèmes décrits par des multimodèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées Tunisiennes de l'Electrotechnique et de l'Automatique, JTEA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00121702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à commutation - Reconnaissance du mode actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail SDH (Systèmes Dynamiques Hybrides) du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un multiobservateur robuste pour multimodèle incertain à entrées inconnues : approche LMI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parametric and nonparametric fault detection in linear closed-loop systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Baïkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Advanced Control and Diagnosis, ACD 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear system identification using uncoupled state multiple-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et diagnostic de systèmes à paramètres incertains – Approche intervalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Benothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benrejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale des Sciences et Techniques de l'Automatique, STA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisie. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown input multiple observer based approach. Application to secure communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Conference on Analysis and Control of Chaotic Systems, CHAOS06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust parameter estimation with noisy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Ben Hmida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Gossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale des Sciences et Techniques de l'Automatique, STA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00119417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des systèmes non linéaires par une approche multi-modèle à états découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale JIME'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Poitiers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à commutation : diagnostic de fonctionnement et identification de la loi de commutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation and diagnosis using interval analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Mulhouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process input estimation with a multi-model. Application to communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de mélange de distributions gaussiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placement de capteurs pour le diagnostic des systèmes linéaires en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Baïkeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques, JDMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic stability and stabilisation of interval Takagi-Sugeno model: LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Conference on Control and Automation, MED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Limassol, Cyprus. pp.1035-1038, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/.2005.1467156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état et d'entrée inconnue d'un système représenté par un multimodèle discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution. Application to a petrochemical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à commutation : identification de la loi de commutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques, JDMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00208081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite memory observer for switching systems: Application to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Pragues, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Boston, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of state and unknown inputs of a non linear system represented by a multiple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of switching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Intelligence for Modelling, Control and Automation, CIMCA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Gold Coast, Australia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation: a robust approach using contaminated distribution. Application in mineral processing for multicomponent products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiquadratic stability and stabilization of continuous-time multiple-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Automation in Mining, Mineral and Metal processing, MMM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation of Takagi-Sugeno models with maximum convergence rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishability of switching system for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Karlsruhe, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non quadratic stabilization of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Mediterranean Conference on Control and Automation, MED'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Kusadasi, Turkey. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite memory observer for switching system: application to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Karlsruhe, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation of uncertain multiple model with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE Conference on Decision and Control, CDC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Atlantis, Paradise Island, Bahamas. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of robust observer for uncertain Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems, FUZZ-IEEE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation of uncertain dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Principles of Diagnosis, DX'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Carcassonne, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de défauts de capteurs : une approche aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhaj Dibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Interdisciplinaire en Instrumentation, C2I 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple observers for discrete-time multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dysfonctionnement d'un système amortisseur de véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boatas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jampi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation using interval analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal segmentation and data classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Systems, Signals and Image processing, IWSSIP'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection and isolation. A blind approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Alhaj-Dibo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Intelligent Components and Instruments for Control Applications, SICICA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Aveiro, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode multiple observer for fault detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.953-958, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching time estimation of piecewise linear systems. Application to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elom Ayih Domlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability of a class of multiple models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.6458-6459, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1272367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation via multiple observer with unknown inputs : Application to the three tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Akhenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Washington, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of switching piecewise linear system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Hawaii, United States. pp.5783-5788, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2003.1271927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback for Takagi-Sugeno systems: an LMI approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Mediterranean Conference on Control and Automation, MED'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lisbonne, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller for Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics, SMC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection based on interval analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC World Congress on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Barcelonne, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output stabilisation in multiple model approach to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Applications, CCA'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Las Vegas, United States. pp.1315-1320, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2002.1038797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonquadratic stability analysis of Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.2143-2148, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI formulation for output feedback stabilization in multiple model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE Conference on Decision and Control, CDC'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Las Vegas, United States. pp.311-316, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2002.1184510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un système de mesure à paramètres incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Janati-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque sur le Traitement du Signal et des Images, GRETSI 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and stabilisability of continuous Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d'Automatique, JDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation pondérée par filtres de Laguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Identification et Modélisation Expérimentale, JIME 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Vandoeuvre-lès-Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stability analysis of multiple model systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy evaluation of residuals in FDI methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.675-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite memory observer for input-output estimation. Application to data reconciliation and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.587-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding approach to fault detection of uncertain dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes (SAFEPROCESS'2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Budapest, Hungary. pp.1131-1136, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)37514-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of an uncertain static system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Conference on Decision and Control, CDC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Darling Harbour, Australia. pp.4150-4154, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2000.912366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed stability conditions for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Nashville, United States. pp.3514-3519, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2000.886553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMI approach for data reconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Conference of Metallurgists, Symposium Optimization and Control in Minerals, Metals and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous state and parameter estimation. Application to data validation for urban sewer network control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Beijing, China. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the convergence of transfer function expansions on the Laguerre series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Control Conference, ECC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation with unknown variance matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shankar Narasimhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium on Computer Aided Process Engineering, ESCAPE'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Budapest, Hungary. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état de systèmes incertains. Application à la détection de défauts de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection with model parameter structured uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Control Conference, ECC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'état généralisée sur horizon glissant. Application au diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale sur l'Automatisation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Montréal, Canada. pp.22.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sensor fault detection in heat exchanger system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aïtouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control Applications, CCA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Trieste, Italy. pp.741-745, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.1998.721557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données en temps réel par filtrage sous contraintes orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Simulation et optimisation en génie des procédés, SIMO'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimality conditions for the truncated network of the generalized discrete orthonormal basis having real poles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Malti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th IEEE Conference on Decision and Control, CDC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Tampa, FL, United States. pp.2189-2194, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1998.758665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor network design for failure detection and isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Conference on Control of Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Belfort, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de parité pour les systèmes linéaires incertains. Synthèse, quelques résultats nouveaux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images, GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.1403-1406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic observer for a non linear descriptor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ploix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Hull, United Kingdom. pp.654-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model simplification and system approximation with constrained Laguerre models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bebe Ekongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Modelling, Analysis and Simulation, CESA'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Lille, France. pp.118-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some ideas about the design of measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Rome, Italy. pp.3178-3183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability and analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-line Fault Detection and Supervision in the Chemical Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Newcastle upon Tyne, United Kingdom. pp.188-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability, reliability and sensor positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Spring National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de fonctionnement des systèmes à partir de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Industrial Engineering Conference - Productivity in a World without Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer for continuous uncertain systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, San Antonio, United States. pp.2039-2044, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear observer-based fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE Conference on Control Applications, CCA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom. pp.1115-1120, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.1994.381359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability analysis and sensor placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IMACS Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Espoo, Finland. pp.754-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability, redundancy, reliability and integrated design of measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Trung Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC Symposium on Intelligent Components and Instruments for Control Applications, SICICA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for loop transfer recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, San Antonio, United States. pp.2653-2657, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1994.400272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of unknown inputs in linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Gaddouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference, ACC'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Baltimore, United States. pp.1195-1197, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.1994.751939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fuzzy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easter Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fuzzy Technologies in Automation and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection observers for systems with unknown inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Gaddouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IMACS Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Espoo, Finland. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection in nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.418-423, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and design of a multi-sensor prototype for measuring the level in large-sized tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IMEKO International Symposium on Intelligent Instrumentation for Remote and On-site Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Bruxelles, Belgium. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of parity equations for singular systems. Application to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Gaddouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems, Man and Cybernetics, SMC'93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Le Touquet, France. pp.400-405, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1993.385044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generation of analytical redundancy equations andapplications to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE Conference on Decision and Control, CDC'92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Tucson, United States. pp.2839-2841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of measurement errors in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Control of Power Plants and Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Munich, Germany. pp.177-182, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0967-0661(93)91970-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of generalized bilinear systems. Application to diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Symposium on Modelling and Control of Technological Systems, MCTS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.528-535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical redundancy and reliability of measurements system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé-Claude Turbatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Trung Huynh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IMACS Symposium on fault detection, supervision and safety for technical processes, SAFEPROCESS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Baden Baden, Germany. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of measurement error variances from n-linear process data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/IMACS Symposium on fault detection, supervision and safety for technical processes, SAFEPROCESS'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Baden Baden, Germany. pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gross errors detection methods in process data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE Conference on Decision and Control, CDC'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Brighton, United Kingdom. pp.2254-2261, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1991.261549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reconciliation for process flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference, ECC'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Grenoble, France. pp.1430-1435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00302871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciliation of data with unknown variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Chafouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aïtouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Technical Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of bias in measurement using analytical redundancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Technical Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability and data validation of bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Processing in Automatic Control, AIPAC'89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1989, Nancy, France. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'erreurs de mesures par la technique de l'espace de parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aïtouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capteurs 89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V.D. : a software for mass balance equilibration and data validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium on computer application in the chemical industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Erlangen, Germany. pp.555-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application industrielle de la validation de données par équilibrage de bilans matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Toulouse, France. pp.386-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation for very large scale systems in mineral industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on Automation in mining, mineral &amp; metal processing, AMMP'89</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un outil d'aide à l'établissement de bilans cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des industries minérales, Mines et Carrières Marocaines et Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1987, Marrakech, Maroc. pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrage de bilan pour des systèmes linéaires en régime dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Janyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1988, Montréal, Canada. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données contradictoires issues de systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEC'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation in large scale steady state linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMACS World Congress on Scientific Computation, IMACS'88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.E.D.: Un tableur pour la modélisation des procédés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED International Symposium, Modelling, Identification, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1987, Grindelwald, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data validation in large scale steady state linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics, ICIAM'87</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V.D., Logiciel de Validation de Données. Application à l'équilibrage de bilan-matière d'une unité chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mouchnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Nancy, France. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of sensors in large scale industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Symposium on Modelling and simulation for Control of Lumped and Distributed Parameter Systems, IMACS'86</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1986, Villeneuve d'Ascq, France. pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'analyse typologique à la décomposition des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mercklé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées de l'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications, pp.158, 2000, Collection Pédagogique d'Automatique, 9782746201330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données et diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Darouach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publications, pp.432, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytopic models for observer and fault-tolerant control designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Orjuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olfa Boubaker and Quanmin Zhu and Magdi S. Mahmoud and José Ragot and Hamid Reza Karimi and Jorge Dávila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Observer-based Control: An Introduction to Design Approaches and Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Academic Press, pp.295-335, 2019, 978-0-12-817038-0. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817038-0.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of modeling and fault detection and diagnosis in building energy management systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnan Srinivasarengan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Izabella Cech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Issues of Control Engineering and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Państwowa Wyższa Szkoła Zawodowa w Głogowie, pp.1-14, 2015, 978-83-63349-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitask learning for the diagnosis of machine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.155-180, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer design and fault tolerant control of Takagi-Sugeno nonlinear systems with unmeasurable premise variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Ichalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerasimos Rigatos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis in Robotic and Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iConceptPress, pp.1-21, 2012, 978-0980733099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage multi-tâches pour le diagnostic d'un parc de machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiyan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauseroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.155-180, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic fondé sur un modèle quantitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision des procédés complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences Publications, pp.219-278, 2007, Chapitre 6, Traité IC2, Série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Husson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatique : du cahier des charges à la réalisation de systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.577-628, 2007, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de données à base de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision des procédés complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences Publications, pp.181-218, 2007, Traité Information-Commande-Communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId599"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -35128,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69D13063"/>
+    <w:nsid w:val="3D5CA443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35276,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ED1AA328"/>
+    <w:nsid w:val="5FFFE8E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35510,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-maquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3029-3230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032917228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3921-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-61/presentation" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensem.inpl-nancy.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-nancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doctorat.univ-lorraine.fr/fr/les-ecoles-doctorales/iaem/presentation" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/marc.jungers/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/constantin.morarescu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/francais/themes_rech/cid/index.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tc.ifac-control.org/6/4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Srinivasarengan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2022-0019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2634" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2931" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2018-0004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.385-401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W1PLB9RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT179865-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korbicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548129v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kheder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0274" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Sabeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tharrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-008-0038-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009005v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Alhaj-Dibo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.01.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Hmida" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gossa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/50796" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204963v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.7-30" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G0R8WZ5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2006.06.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SFM0MZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(07)60042-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020213s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3QWD795-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.1163-1179" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143980v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(99)00045-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7M8Z3RH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Narasimhan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(99)80150-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QX34FJZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mandel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdollahzadeh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(97)00075-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THVDRKR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143273v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(97)00015-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH0KSDTB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144062v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143281v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(95)00104-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GKM1HVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bebe Ekongolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-0032(96)00018-X" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PN5SV7L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950663" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Claude Turbatte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Trung Huynh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144003v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bill Ribbens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(94)90133-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9157C6E46BC4C337871625982DBD0F3231FE319B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729308949554" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144097v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-d.1992.0007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gomolka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144099v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;raud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03402956" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(91)90031-D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0S5HV1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144115v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144133v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krzakala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144119v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Janyene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fayolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(88)90018-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FH7ZN6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144117v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(86)90061-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMZ0BJ5F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963939v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773620v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Anani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442938" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.212" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637827v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.147" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348153v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340967v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399791v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221044v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012032" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135065v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331026" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980985v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bazart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994832v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961414" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922055v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846341v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693911" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914039v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702667v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Tuc Ngo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475406v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5586970" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395590v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383741v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395346v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376446v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956795" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407197v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336114v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155272v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188465v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170253v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282543" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155273v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061513v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121702v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122596v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119416v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119417v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092093v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151263v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965902v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965907v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151265v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151264v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208081v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151298v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151294v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151291v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151301v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Dibo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991199v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boatas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jampi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278198v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991201v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278200v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151306v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271927" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278211v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati-Idrissi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980987v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978897v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278258v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315743v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315741v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37514-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201416v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912366" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061500v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311263v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283923v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283924v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063378v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291696v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063377v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1998.721557" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860137v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201430v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758665" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311228v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288440v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311237v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311216v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310532v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310530v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paris" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993206v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993208v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201436v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400163" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302900v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302975v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201423v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Gaddouna" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1994.751939" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310529v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302930v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293584v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roth" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201422v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385044" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009003v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293583v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(93)91970-8" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQXSTJRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302833v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cordier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315737v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302790v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201431v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1991.261549" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302871v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293579v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293577v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959703v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293582v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959701v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourjot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Robin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293578v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963972v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959708v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293576v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963945v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315736v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963965v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mouchnino" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007683v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960277v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007426v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021786v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238285v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727499v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675314v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118302v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108488v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-maquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3029-3230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032917228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=NjtpFb0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3921-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpcnu.fr/web/section-61/presentation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensem.inpl-nancy.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mines-nancy.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doctorat.univ-lorraine.fr/fr/les-ecoles-doctorales/iaem/presentation" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/marc.jungers/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.cran.univ-lorraine.fr/perso/constantin.morarescu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cran.uhp-nancy.fr/francais/themes_rech/cid/index.php" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tc.ifac-control.org/6/4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnan Srinivasarengan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34768/amcs-2022-0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub El Mountassir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Yaacoubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stc.2634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Ichalal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mammar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.10.054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Kallas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.04.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2018-0004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.09.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143716v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3355" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGJGN4S0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.15.3-4.95-115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bezzaoucha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2649" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DSHTSPWX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.05.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyan He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2013.12.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.04.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aberkane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.385-401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-W1PLB9RL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bouarar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2011.0524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Orjuela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/amcs-2013-0009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2013.06.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879242v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2013.09.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT179865-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Velez-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Ranta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Louis-Dorr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2011.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Korbicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679497v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0015-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kheder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ben Othman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benrejeb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2009.0054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0274" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2008.0148" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Sabeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2009.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMQHNV8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275420v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2008.2.201-1917" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.021000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Tharrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-008-0038-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAAC.2008.020423" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.019358" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009005v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Alhaj-Dibo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2007.01.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2007.016405" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Hmida" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Gossa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195472v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/50796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Benothman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.7-30" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G0R8WZ5J-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092295v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2006.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SFM0MZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011216v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(07)60042-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10412" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDBBSN18-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143978v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020213s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X3QWD795-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151262v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.37.1163-1179" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0019-0578(99)00045-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7M8Z3RH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146897v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Narasimhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-1354(99)80150-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QX34FJZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mandel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdollahzadeh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-7516(97)00075-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THVDRKR1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143273v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Malti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(97)00015-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH0KSDTB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724845v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144062v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Luong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(95)00104-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GKM1HVB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143280v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bebe Ekongolo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-0032(96)00018-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PN5SV7L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19950663" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Claude Turbatte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Trung Huynh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bill Ribbens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(94)90133-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9157C6E46BC4C337871625982DBD0F3231FE319B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207729308949554" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144097v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-d.1992.0007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Gomolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144132v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H&#233;raud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03402956" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143278v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(91)90031-D" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0S5HV1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144133v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zasadzinski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Krzakala" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144119v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Janyene" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fayolle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(88)90018-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FH7ZN6Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-7516(86)90061-X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMZ0BJ5F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Brakna" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thang Pham" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Pham" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwami Anani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2018.8442938" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.212" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637827v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.147" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340968v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287395v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.111" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.133" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2016.7737986" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303134v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399791v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305550v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.088" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221044v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012032" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132875v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.662" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135065v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331026" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980985v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bazart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B&#232;le" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023618v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981335" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023620v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981613" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078401v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/570/7/072004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2014.6961414" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752160v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130204-3-FR-2033.00106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782928v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922055v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922054v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693911" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693898" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782932v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914039v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684702v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684701v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265744" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545702v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593398v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653174v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Tuc Ngo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639357v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653163v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593397v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593396v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983160" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630362v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2011.6138035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630390v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031484" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548114v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497790v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675969" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525124v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5676036" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675951" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475406v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2010.5586970" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498190v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2010.04.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V560H9RM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637766" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441167v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383741v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francken" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395590v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956795" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395346v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368195v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00183" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402428v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090916-3-ES-3003.00068" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355833v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160393" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376475v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164566" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376460v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2009.5164542" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407198v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400028" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407197v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376455v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00084" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434301v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382961v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279829v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602239" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292256v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602078" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259933v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00464" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201030v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00466" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287575v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287115v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319245v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278921v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602077" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336114v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260012v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340182v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4739298" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146007v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155272v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188462v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188465v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178139v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155271v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155245v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282543" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167543v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353577" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146767v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433753" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188464v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155273v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122060v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155270v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188313v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061513v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121698v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377684" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121702v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122596v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092071v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119376v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ba&#239;keche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119411v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119416v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092056v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119417v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092093v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151263v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151267v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965902v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208080v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151268v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/.2005.1467156" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965907v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151265v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208081v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151264v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151299v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151292v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151298v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151294v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151293v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151296v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151290v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151303v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151291v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151289v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151295v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151301v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793269v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhaj Dibo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278206v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991199v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boatas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jampi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991201v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278197v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278198v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151307v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272690" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278200v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151304v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1272367" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278202v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151306v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2003.1271927" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278220v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201453v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278211v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati-Idrissi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201427v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2002.1038797" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201454v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184847" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201455v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2002.1184510" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980987v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980988v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978897v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278221v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278258v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315743v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315741v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37514-6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201416v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2000.912366" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201428v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2000.886553" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061500v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311263v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283923v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283924v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063378v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291696v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063377v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201418v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1998.721557" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860137v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201430v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.758665" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311228v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288440v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311237v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311216v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310532v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310530v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Paris" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993206v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993208v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201436v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400163" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201420v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.1994.381359" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302900v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302975v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201435v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1994.400272" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201423v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Gaddouna" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.1994.751939" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310529v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Easter Tan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302930v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201433v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385047" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293584v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roth" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201422v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1993.385044" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009003v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293583v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(93)91970-8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQXSTJRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315737v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302833v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cordier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302790v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201431v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1991.261549" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302871v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293579v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293577v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959703v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293582v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959701v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourjot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellissier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Robin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293578v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963972v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995955v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959708v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293576v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963945v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315736v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963965v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mouchnino" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007683v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960277v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckl&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007426v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021786v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088337v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817038-0.00009-3" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727499v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650539v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675314v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118302v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188466v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108488v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>