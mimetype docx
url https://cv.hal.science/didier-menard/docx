--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of Plasmodium vivax field isolates circulating in sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Performance of the Bioline™ Malaria Ag Pf/Pan and Bioline™ Malaria Ag Pf/Pv for Malaria Diagnostics: Madagascar In-Country Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
+                <w:t xml:space="preserve">Malalanandrianina Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemu Golassa</w:t>
+                <w:t xml:space="preserve">Tovo Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Vigan-Womas</w:t>
+                <w:t xml:space="preserve">Jocia Fenomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+                <w:t xml:space="preserve">Laurent Musango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+                <w:t xml:space="preserve">Oméga Raobela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1012. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (3), pp.610-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08276-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05163621v1</w:t>
+                <w:t xml:space="preserve">hal-05062926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Bioline™ Malaria Ag Pf/Pan and Bioline™ Malaria Ag Pf/Pv for Malaria Diagnostics: Madagascar In-Country Evaluation</w:t>
+                <w:t xml:space="preserve">Genomic analysis of Plasmodium vivax field isolates circulating in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malalanandrianina Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tovo Rakotomanga</w:t>
+                <w:t xml:space="preserve">Lemu Golassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocia Fenomanana</w:t>
+                <w:t xml:space="preserve">Inès Vigan-Womas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Musango</w:t>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oméga Raobela</w:t>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (3), pp.610-619. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062926v1</w:t>
+                <w:t xml:space="preserve">pasteur-05163621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of eleven distributions over 6 years</w:t>
               </w:r>
@@ -994,710 +994,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgent action is needed to confront artemisinin partial resistance in African malaria parasites</w:t>
+                <w:t xml:space="preserve">Genetic differentiation of Plasmodium vivax duffy binding protein in Ethiopia and comparison with other geographical isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deus Ishengoma</w:t>
+                <w:t xml:space="preserve">Abnet Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roly Gosling</w:t>
+                <w:t xml:space="preserve">Cheikh Cambel Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosario Martinez-Vega</w:t>
+                <w:t xml:space="preserve">Sisay Dugassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Beshir</w:t>
+                <w:t xml:space="preserve">Deriba Abera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Bailey</w:t>
+                <w:t xml:space="preserve">Tassew Shenkutie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (7), pp.1807-1808. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41591-024-00028-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04887-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738645v1</w:t>
+                <w:t xml:space="preserve">hal-04738649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax serological exposure markers: PvMSP1-42-induced humoral and memory B-cell response generates long-lived antibodies</w:t>
+                <w:t xml:space="preserve">Urgent action is needed to confront artemisinin partial resistance in African malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Lu</w:t>
+                <w:t xml:space="preserve">Deus Ishengoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahui Xu</w:t>
+                <w:t xml:space="preserve">Roly Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaobao Liu</w:t>
+                <w:t xml:space="preserve">Rosario Martinez-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenyu Ren</w:t>
+                <w:t xml:space="preserve">Khalid Beshir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhu Chen</w:t>
+                <w:t xml:space="preserve">Jeffrey Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012334. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.1807-1808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41591-024-00028-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738644v1</w:t>
+                <w:t xml:space="preserve">hal-04738645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of Plasmodium vivax duffy binding protein in Ethiopia and comparison with other geographical isolates</w:t>
+                <w:t xml:space="preserve">Plasmodium vivax serological exposure markers: PvMSP1-42-induced humoral and memory B-cell response generates long-lived antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnet Abebe</w:t>
+                <w:t xml:space="preserve">Feng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikh Cambel Dieng</w:t>
+                <w:t xml:space="preserve">Jiahui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisay Dugassa</w:t>
+                <w:t xml:space="preserve">Yaobao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriba Abera</w:t>
+                <w:t xml:space="preserve">Zhenyu Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassew Shenkutie</w:t>
+                <w:t xml:space="preserve">Junhu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.e1012334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04887-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738649v1</w:t>
+                <w:t xml:space="preserve">hal-04738644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-induced stress mediates Plasmodium falciparum ring-stage growth arrest and reduces in vitro parasite susceptibility to artemisinin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Platon</w:t>
+                <w:t xml:space="preserve">Performance of ParaHIT® HRP2-Based Rapid Diagnostic Test and Proportions of Plasmodium falciparum Histidine-Rich Protein 2/3 Gene Deletions in Togo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diwaba Carmel Teou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ameyo Monique Dorkenoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essoham Ataba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Yakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efoe Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03500-23⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (5), pp.977-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738650v1</w:t>
+                <w:t xml:space="preserve">hal-04738642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of ParaHIT® HRP2-Based Rapid Diagnostic Test and Proportions of Plasmodium falciparum Histidine-Rich Protein 2/3 Gene Deletions in Togo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diwaba Carmel Teou</w:t>
+                <w:t xml:space="preserve">Drug-induced stress mediates Plasmodium falciparum ring-stage growth arrest and reduces in vitro parasite susceptibility to artemisinin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fidock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameyo Monique Dorkenoo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111 (5), pp.977-983. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.e0350023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.24-0197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03500-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738642v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of artemether-lumefantrine and dihydroartemisinin-piperaquine and prevalence of molecular markers of anti-malarial drug resistance in children in Togo in 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameyo Monique Dorkenoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1781,1316 +1781,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential hidden Plasmodium vivax malaria reservoirs from low parasitemia Duffy-negative Ethiopians: Molecular evidence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
+                <w:t xml:space="preserve">Malaria in the horn of Africa: The ongoing battle against drug resistance [commentary]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Mabilotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sisay Dugassa</w:t>
+                <w:t xml:space="preserve">Qingfeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashenafi Assefa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.e0011326. </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.e1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctm2.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224092v1</w:t>
+                <w:t xml:space="preserve">hal-04329310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Prevalence of Artemisinin-Resistant HRP2-Negative Malaria in Eritrea</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum drug resistance-associated mutations in isolates from children living in endemic areas of Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selam Mihreteab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucien Platon</w:t>
+                <w:t xml:space="preserve">Casimire Wendlamita Tarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araia Berhane</w:t>
+                <w:t xml:space="preserve">Harouna Soré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stokes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">Mafama Siribié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Débé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réné Kinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2210956⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04645-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223624v1</w:t>
+                <w:t xml:space="preserve">hal-04224090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-stage growth arrest: Metabolic basis of artemisinin tolerance in Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxia Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (1), pp.105725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.105725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in the horn of Africa: The ongoing battle against drug resistance [commentary]</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Differential transmissibility to Anopheles arabiensis of Plasmodium vivax gametocytes in patients with diverse Duffy blood group genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andargie Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jifar Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemu Golassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ctm2.1482⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04570-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329310v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum drug resistance-associated mutations in isolates from children living in endemic areas of Burkina Faso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casimire Wendlamita Tarama</w:t>
+                <w:t xml:space="preserve">Significant number of Plasmodium vivax mono-infections by PCR misidentified as mixed infections (P. vivax/P. falciparum) by microscopy and rapid diagnostic tests: malaria diagnostic challenges in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abnet Abebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harouna Soré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siaka Débé</w:t>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisay Dugassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réné Kinda</w:t>
+                <w:t xml:space="preserve">Ashenafi Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Juliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04645-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224090v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant number of Plasmodium vivax mono-infections by PCR misidentified as mixed infections (P. vivax/P. falciparum) by microscopy and rapid diagnostic tests: malaria diagnostic challenges in Ethiopia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Artemisinin-Resistant HRP2-Negative Malaria in Eritrea. Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Juliano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selam Mihreteab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Fidock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04635-x⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (26), pp.2497-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2312559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224093v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemisinin-Resistant HRP2-Negative Malaria in Eritrea. Reply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the histidine-rich protein 2/3 gene deletion in Plasmodium falciparum isolates from Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selam Mihreteab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Casimire Wendlamita Tarama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Soré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafama Siribié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Débé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réné Kinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 389 (26), pp.2497-2498. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2312559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04796-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377449v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential transmissibility to Anopheles arabiensis of Plasmodium vivax gametocytes in patients with diverse Duffy blood group genotypes</w:t>
+                <w:t xml:space="preserve">Therapeutic efficacy of artesunate–amodiaquine and artemether–lumefantrine for the treatment of uncomplicated falciparum malaria in Chad: clinical and genetic surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andargie Abate</w:t>
+                <w:t xml:space="preserve">Mahamat Souleymane Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jifar Hassen</w:t>
+                <w:t xml:space="preserve">Moussa Hassane Taisso Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dembele</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Issakha Diar Mahamat Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodbsse Boulotigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04570-x⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04644-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144962v1</w:t>
+                <w:t xml:space="preserve">hal-04224089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the histidine-rich protein 2/3 gene deletion in Plasmodium falciparum isolates from Burkina Faso</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Siaka Débé</w:t>
+                <w:t xml:space="preserve">Potential hidden Plasmodium vivax malaria reservoirs from low parasitemia Duffy-negative Ethiopians: Molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abnet Abebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Mabilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisay Dugassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réné Kinda</w:t>
+                <w:t xml:space="preserve">Ashenafi Assefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.e0011326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04796-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329305v1</w:t>
+                <w:t xml:space="preserve">hal-04224092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of artesunate–amodiaquine and artemether–lumefantrine for the treatment of uncomplicated falciparum malaria in Chad: clinical and genetic surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamat Souleymane Issa</w:t>
+                <w:t xml:space="preserve">Increasing Prevalence of Artemisinin-Resistant HRP2-Negative Malaria in Eritrea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selam Mihreteab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araia Berhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Warsame</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kodbsse Boulotigam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.240. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (13), pp.1191-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04644-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2210956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224089v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of molecular markers of resistance to sulfadoxine–pyrimethamine before and after community delivery of intermittent preventive treatment of malaria in pregnancy in sub-Saharan Africa: a multi-country evaluation</w:t>
               </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bissombolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Meremikwu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charfudin Sacoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,442 +3204,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism analysis of drug resistance markers in Plasmodium falciparum isolates from Benin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling P. vivax invasion pathways in Duffy-negative individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela l'Episcopia</w:t>
+                <w:t xml:space="preserve">Sara El Hoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Doderer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schoenhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvige Perrotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Cavallari</w:t>
+                <w:t xml:space="preserve">Lova Tsikiniaina Rasoloharimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106975⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (12), pp.2080-2092.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224099v1</w:t>
+                <w:t xml:space="preserve">hal-04325463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling P. vivax invasion pathways in Duffy-negative individuals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Plasmodium falciparum Ring-Stage Survival Assay with ML10 Kinase Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2023.11.007⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00017-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325463v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Plasmodium falciparum Ring-Stage Survival Assay with ML10 Kinase Inhibitor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Platon</w:t>
+                <w:t xml:space="preserve">Polymorphism analysis of drug resistance markers in Plasmodium falciparum isolates from Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela l'Episcopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Doderer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvige Perrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Battista Priuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serena Cavallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (5), </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.106975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00017-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.106975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144955v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum ring-stage plasticity and drug resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (2), pp.118-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3673,51 +3673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced polymorphism of Plasmodium vivax early transcribed membrane protein (PvETRAMP) 11.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvige Perrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela L’episcopia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,697 +3935,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax blood stage invasion pathways: Contribution of omics technologies in deciphering molecular and cellular mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of three anti-malarial regimens for uncomplicated Plasmodium falciparum malaria in Cambodia, 2009–2011: a randomized controlled trial and brief review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Martínez</w:t>
+                <w:t xml:space="preserve">Dysoley Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Campagne</w:t>
+                <w:t xml:space="preserve">Agus Rachmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Doderer-Lang</w:t>
+                <w:t xml:space="preserve">Dustin Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suwanna Chaoratanakawee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crbiol.95⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04279-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036360v1</w:t>
+                <w:t xml:space="preserve">hal-03788885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artesunate–amodiaquine and artemether–lumefantrine for the treatment of uncomplicated falciparum malaria in Liberia: in vivo efficacy and frequency of molecular markers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human peroxiredoxin 6 is essential for malaria parasites and provides a host-based drug target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moses K Jeuronlon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Menard</w:t>
+                <w:t xml:space="preserve">Matthias Paulus Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Formaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Michal Dziekan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04140-7⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.110923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788869v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human peroxiredoxin 6 is essential for malaria parasites and provides a host-based drug target</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pfkelch13 Plasmodium falciparum Mutations in Huambo, Angola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Huon</w:t>
+                <w:t xml:space="preserve">Ana Beatriz Batista Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca de Abreu-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoraima Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos Jandondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Ketrin Almeida-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110923⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11050554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790129v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pfkelch13 Plasmodium falciparum Mutations in Huambo, Angola.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Domingos Jandondo</w:t>
+                <w:t xml:space="preserve">Plasmodium vivax blood stage invasion pathways: Contribution of omics technologies in deciphering molecular and cellular mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Ketrin Almeida-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Francisco José Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Doderer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11050554⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Comptes Rendus Biologies, 345 (2), pp.91-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788699v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of three anti-malarial regimens for uncomplicated Plasmodium falciparum malaria in Cambodia, 2009–2011: a randomized controlled trial and brief review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artesunate–amodiaquine and artemether–lumefantrine for the treatment of uncomplicated falciparum malaria in Liberia: in vivo efficacy and frequency of molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Harrison</w:t>
+                <w:t xml:space="preserve">Victor S Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Chin</w:t>
+                <w:t xml:space="preserve">Benjamin Vonhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suwanna Chaoratanakawee</w:t>
+                <w:t xml:space="preserve">Moses K Jeuronlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.259. </w:t>
+              <w:t xml:space="preserve">, 2022, 21, pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04279-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04140-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788885v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeatability and reproducibility of a handheld quantitative G6PD diagnostic.</w:t>
               </w:r>
@@ -4739,1099 +4739,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haematological consequences of acute uncomplicated falciparum malaria: a WorldWide Antimalarial Resistance Network pooled analysis of individual patient data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivax malaria in Duffy-negative patients shows invariably low asexual parasitaemia: implication towards malaria control in Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andargie Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Mabilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Mansoor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jane Achan</w:t>
+                <w:t xml:space="preserve">Cecile Doderer-Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-022-02265-9⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04250-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678953v1</w:t>
+                <w:t xml:space="preserve">hal-03788916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivax malaria in Duffy-negative patients shows invariably low asexual parasitaemia: implication towards malaria control in Ethiopia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dembele</w:t>
+                <w:t xml:space="preserve">Genetic Variants of Glucose-6-Phosphate Dehydrogenase and Their Associated Enzyme Activity: A Systematic Review and Meta-Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel A Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Winasti Satyagraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkasha Sadhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Bancone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04250-2⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11091045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788916v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variants of Glucose-6-Phosphate Dehydrogenase and Their Associated Enzyme Activity: A Systematic Review and Meta-Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haematological consequences of acute uncomplicated falciparum malaria: a WorldWide Antimalarial Resistance Network pooled analysis of individual patient data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Mansoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Commons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel A Pfeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ari Winasti Satyagraha</w:t>
+                <w:t xml:space="preserve">Nicholas Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkasha Sadhewa</w:t>
+                <w:t xml:space="preserve">Benjamin Abuaku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shafiul Alam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germana Bancone</w:t>
+                <w:t xml:space="preserve">Jane Achan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (9), pp.1045. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens11091045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-022-02265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788705v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperendemicity of cysticercosis in Madagascar: Novel insights from school children population-based antigen prevalence study</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Plasmodium falciparum populations in three malaria transmission settings in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Carod</w:t>
+                <w:t xml:space="preserve">Fanomezantsoa Ralinoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+                <w:t xml:space="preserve">Tovonahary Angelo Rakotomanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Parmentier</w:t>
+                <w:t xml:space="preserve">Rianasoambolanoro Rakotosaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Desmarets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahenintsoa Rakotondrazaka</w:t>
+                <w:t xml:space="preserve">Danielle A. Doll Rakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258035⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03776-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788894v1</w:t>
+                <w:t xml:space="preserve">pasteur-03274270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-malarial efficacy and resistance monitoring of artemether-lumefantrine and dihydroartemisinin-piperaquine shows inadequate efficacy in children in Burkina Faso, 2017–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperendemicity of cysticercosis in Madagascar: Novel insights from school children population-based antigen prevalence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Gansané</w:t>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah F. Moriarty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Menard</w:t>
+                <w:t xml:space="preserve">Anne Laure Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Yerbanga</w:t>
+                <w:t xml:space="preserve">Maxime Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperance Ouedraogo</w:t>
+                <w:t xml:space="preserve">Mahenintsoa Rakotondrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.48. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.e0258035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03585-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03274271v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
+                <w:t xml:space="preserve">Anti-malarial efficacy and resistance monitoring of artemether-lumefantrine and dihydroartemisinin-piperaquine shows inadequate efficacy in children in Burkina Faso, 2017–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
+                <w:t xml:space="preserve">Adama Gansané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
+                <w:t xml:space="preserve">Leah F. Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Rubiano</w:t>
+                <w:t xml:space="preserve">Isidore Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachel Mok</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Straimer</w:t>
+                <w:t xml:space="preserve">Esperance Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03585-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
+                <w:t xml:space="preserve">pasteur-03274271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of G6PD activity in patients receiving weekly primaquine for therapy of Plasmodium vivax malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium falciparum K13 mutations in Africa and Asia impact artemisinin resistance and parasite fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara H. Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Taylor</w:t>
+                <w:t xml:space="preserve">Satish K. Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Kelly Rubiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sim Kheng</w:t>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinoun Muth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pety Tor</w:t>
+                <w:t xml:space="preserve">Judith Straimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009690⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e66277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.66277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788876v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03291682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Plasmodium falciparum populations in three malaria transmission settings in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of G6PD activity in patients receiving weekly primaquine for therapy of Plasmodium vivax malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanomezantsoa Ralinoro</w:t>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tovonahary Angelo Rakotomanga</w:t>
+                <w:t xml:space="preserve">Sim Kheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rianasoambolanoro Rakotosaona</w:t>
+                <w:t xml:space="preserve">Sinoun Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle A. Doll Rakoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Menard</w:t>
+                <w:t xml:space="preserve">Pety Tor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.239. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.e0009690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03776-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0009690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03274270v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of weight and age-based dosing of daily primaquine for radical cure of vivax malaria</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Uwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mangala Ndikumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,1398 +6079,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03265232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating P. falciparum artemisinin resistance</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Riloha Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mbá Andeme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomón Nsue Esidang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policarpo Ricardo Ncogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.007⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475729v1</w:t>
+                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of artesunate-amodiaquine and artemether-lumefantrine and polymorphism in Plasmodium falciparum kelch13-propeller gene in Equatorial Guinea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensating P. falciparum artemisinin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.275. </w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (12), pp.1732-1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03807-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03273687v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marian Warsame</w:t>
+                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
+                <w:t xml:space="preserve">hal-02558622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keep the quality high: the benefits of lot testing for the quality control of malaria rapid diagnostic tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant efficacy of single low dose primaquine compared to stand alone artemisinin combination therapy in reducing gametocyte carriage in Cambodian patients with uncomplicated multidrug resistant Plasmodium falciparum malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Campillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Cunningham</w:t>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Ariey</w:t>
+                <w:t xml:space="preserve">Eakpor Piv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03324-3⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02108-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03274278v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RIFINing Plasmodium–NK Cell Interaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular assessment of kelch13 non-synonymous mutations in Plasmodium falciparum isolates from Central African Republic (2017–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Nzoumbou-Boko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Boris Gildas Panté-Wockama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.07.017⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03264-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942836v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02735339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of glucose-6-phosphate dehydrogenase activity by spectrophotometry: A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowing the enemy: genetics to track antimalarial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.1361-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02865146v1</w:t>
+                <w:t xml:space="preserve">pasteur-03274276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular assessment of kelch13 non-synonymous mutations in Plasmodium falciparum isolates from Central African Republic (2017–2019)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA Methylation Bisubstrate Inhibitors Are Fast-Acting Drugs Active against Artemisinin-Resistant Plasmodium falciparum Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ngoagoni</w:t>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Petiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Ludovic Halby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadet-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03264-y⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02735339v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowing the enemy: genetics to track antimalarial resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">RIFINing Plasmodium–NK Cell Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Mayor</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30271-1⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.802-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03274276v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methylation Bisubstrate Inhibitors Are Fast-Acting Drugs Active against Artemisinin-Resistant Plasmodium falciparum Parasites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadet-Daniel</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion of in vitro artemisinin-resistant Plasmodium falciparum kelch13 R561H mutant parasites in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Uwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mangala Ndikumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Warsame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00874⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-020-1005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571983v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02911712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO malaria nucleic acid amplification test external quality assessment scheme: results of distribution programmes one to three</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sean Murphy</w:t>
+                <w:t xml:space="preserve">Quantification of glucose-6-phosphate dehydrogenase activity by spectrophotometry: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de La Paz Ade</w:t>
+                <w:t xml:space="preserve">Rosalind Howes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Ding</w:t>
+                <w:t xml:space="preserve">Patrick Adu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.129. </w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (5), pp.e1003084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03200-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558622v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant efficacy of single low dose primaquine compared to stand alone artemisinin combination therapy in reducing gametocyte carriage in Cambodian patients with uncomplicated multidrug resistant Plasmodium falciparum malaria</w:t>
+                <w:t xml:space="preserve">Keep the quality high: the benefits of lot testing for the quality control of malaria rapid diagnostic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vantaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Sandra Incardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eakpor Piv</w:t>
+                <w:t xml:space="preserve">David Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophy Chy</w:t>
+                <w:t xml:space="preserve">Ana Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berne</w:t>
+                <w:t xml:space="preserve">Frederic Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02108-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03324-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02865145v2</w:t>
+                <w:t xml:space="preserve">pasteur-03274278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards harmonization of microscopy methods for malaria clinical research studies</w:t>
               </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kevin Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Barnwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), pp.324. </w:t>
@@ -7718,697 +7718,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03274274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the WHO malaria rapid diagnostic test product testing programme (2008–2018): performance, procurement and policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tolerability of single low dose primaquine in glucose-6-phosphate deficient and normal falciparum-infected Cambodians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Barnwell</w:t>
+                <w:t xml:space="preserve">Lek Dysoley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Cheng</w:t>
+                <w:t xml:space="preserve">Sergio Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bjorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-019-3028-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-019-3862-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558648v1</w:t>
+                <w:t xml:space="preserve">inserm-02289019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of quadruple and quintuple mutant alleles associated with sulfadoxine-pyrimethamine resistance in Plasmodium vivax isolates from Brazilian endemic areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Lavigne</w:t>
+                <w:t xml:space="preserve">Molecular characterization and mapping of glucose-6-phosphate dehydrogenase (G6PD) mutations in the Greater Mekong Subregion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Bancone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Brasil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760180425⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-019-2652-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558679v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of ferroquine against artemisinin-based combination therapy (ACT)-resistant Plasmodium falciparum isolates from Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of the WHO malaria rapid diagnostic test product testing programme (2008–2018): performance, procurement and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Gatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barnwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Mairet-Khedim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nimol Kloeung</w:t>
+                <w:t xml:space="preserve">Qin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz340⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-019-3028-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02385376v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization and mapping of glucose-6-phosphate dehydrogenase (G6PD) mutations in the Greater Mekong Subregion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Lack of quadruple and quintuple mutant alleles associated with sulfadoxine-pyrimethamine resistance in Plasmodium vivax isolates from Brazilian endemic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Rodrigues Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio Leonel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-019-2652-y⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.e180425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760180425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558683v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tolerability of single low dose primaquine in glucose-6-phosphate deficient and normal falciparum-infected Cambodians</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of ferroquine against artemisinin-based combination therapy (ACT)-resistant Plasmodium falciparum isolates from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Mairet-Khedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bjorges</w:t>
+                <w:t xml:space="preserve">Nimol Kloeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.250. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (11), pp.3240-3244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-019-3862-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02289019v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02385376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrudescence, Reinfection, or Relapse? A More Rigorous Framework to Assess Chloroquine Efficacy for Plasmodium vivax Malaria</w:t>
               </w:r>
@@ -8420,51 +8420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey Pierce-Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophalai Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,64 +8554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Dhingra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Small-Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fidock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (11), pp.1168-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8639,252 +8639,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated evolution and spread of multidrug-resistant Plasmodium falciparum takes down the latest first-line antimalarial drug in southeast Asia</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of the Access Bio/CareStart rapid diagnostic test for the detection of glucose-6-phosphate dehydrogenase deficiency: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Winasti Satyagraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisni Rahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael von Fricken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30394-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.e1002992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558660v1</w:t>
+                <w:t xml:space="preserve">hal-02558644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Access Bio/CareStart rapid diagnostic test for the detection of glucose-6-phosphate dehydrogenase deficiency: A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated evolution and spread of multidrug-resistant Plasmodium falciparum takes down the latest first-line antimalarial drug in southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fidock</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (12), pp.e1002992. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.916-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1002992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30394-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558644v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax transcriptomes reveal stage-specific chloroquine response and differential regulation of male and female gametocytes</w:t>
               </w:r>
@@ -8896,51 +8896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9121,51 +9121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African isolates show a high proportion of multiple copies of the Plasmodium falciparum plasmepsin-2 gene, a piperaquine resistance marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Macintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,103 +9255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemolytic Dynamics of Weekly Primaquine Antirelapse Therapy Among Cambodians With Acute Plasmodium vivax Malaria With or Without Glucose-6-Phosphate Dehydrogenase Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sim Kheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinoun Muth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pety Tor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (11), pp.1750-1760. </w:t>
@@ -9383,1359 +9383,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of K13 Polymorphism in Plasmodium falciparum from Brazilian Areas Where the Parasite Is Endemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Genomic Analyses Reveal the Common Occurrence and Complexity of Plasmodium vivax Relapses in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophalai Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorleak Run</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00354-18⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.e01888-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01888-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558713v1</w:t>
+                <w:t xml:space="preserve">hal-02559262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of artesunate–amodiaquine in the treatment of falciparum uncomplicated malaria in Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmepsin II–III copy number accounts for bimodal piperaquine resistance among Cambodian Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gael Rajaonera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tovonahary Angelo Rakotomanga</w:t>
+                <w:t xml:space="preserve">Selina Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
+                <w:t xml:space="preserve">Pamela Magistrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angana Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2440-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04104-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558706v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic and Transmission-Blocking Efficacy of Dihydroartemisinin/Piperaquine and Chloroquine against Plasmodium vivax Malaria, Cambodia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Single-Nucleotide Polymorphism Loop Mediated Isothermal Amplification Assay for Detection of Artemisinin-Resistant Plasmodium falciparum Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abu Naser Mohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pillai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2408.170768⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.ofy011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofy011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558722v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for asymptomatic malaria and genotyping of glucose 6-phosphate (G6PD) deficiencies in a vivax-predominant setting, Lao PDR: implications for sub-national elimination goals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouasy Hongvanthong</w:t>
+                <w:t xml:space="preserve">Contribution to Malaria Transmission of Symptomatic and Asymptomatic Parasite Carriers in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keobouphaphone Chindavongsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susie Welty</w:t>
+                <w:t xml:space="preserve">Reingsey Samreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eakpor Piv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2367-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (10), pp.1561-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558720v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Single-Nucleotide Polymorphism Loop Mediated Isothermal Amplification Assay for Detection of Artemisinin-Resistant Plasmodium falciparum Malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for surveillance of anti-malarial drug resistance: an assessment of the current landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nsanzabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abu Naser Mohon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Djibrine Djalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Pillai</w:t>
+                <w:t xml:space="preserve">Iveth Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (4), pp.ofy011. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofy011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2185-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559242v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02865083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Malaria Transmission of Symptomatic and Asymptomatic Parasite Carriers in Cambodia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">A novel field-based molecular assay to detect validated artemisinin-resistant k13 mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vachot-Ganée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Iannello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy060⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2329-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559258v1</w:t>
+                <w:t xml:space="preserve">pasteur-01813852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for surveillance of anti-malarial drug resistance: an assessment of the current landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djibrine Djalle</w:t>
+                <w:t xml:space="preserve">Efficacy of artesunate–amodiaquine in the treatment of falciparum uncomplicated malaria in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oméga Raobela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iveth Gonzalez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gael Rajaonera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tovonahary Angelo Rakotomanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2185-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17, pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2440-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02865083v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel field-based molecular assay to detect validated artemisinin-resistant k13 mutants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Therapeutic and Transmission-Blocking Efficacy of Dihydroartemisinin/Piperaquine and Chloroquine against Plasmodium vivax Malaria, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Iannello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Lyse Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reingsey Samreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eak Por Piv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2329-y⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.1516-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2408.170768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01813852v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmepsin II–III copy number accounts for bimodal piperaquine resistance among Cambodian Plasmodium falciparum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence and risk factors for asymptomatic malaria and genotyping of glucose 6-phosphate (G6PD) deficiencies in a vivax-predominant setting, Lao PDR: implications for sub-national elimination goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Magistrado</w:t>
+                <w:t xml:space="preserve">Andrew Lover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Wong</w:t>
+                <w:t xml:space="preserve">Emily Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Schaffner</w:t>
+                <w:t xml:space="preserve">Bouasy Hongvanthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angana Mukherjee</w:t>
+                <w:t xml:space="preserve">Keobouphaphone Chindavongsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susie Welty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04104-z⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2367-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558725v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Analyses Reveal the Common Occurrence and Complexity of Plasmodium vivax Relapses in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vorleak Run</w:t>
+                <w:t xml:space="preserve">Absence of K13 Polymorphism in Plasmodium falciparum from Brazilian Areas Where the Parasite Is Endemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Rodrigues Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassio Leonel Peterka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.e01888-17. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01888-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00354-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559262v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of artemisinin-based combination therapies and prevalence of molecular markers associated with artemisinin, piperaquine and sulfadoxine-pyrimethamine resistance in Sierra Leone</w:t>
               </w:r>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwaka Kakolwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhidin Mahende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deus Ishengoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Mandara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11162,64 +11162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrthe Pareyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Mean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.27. </w:t>
@@ -11385,533 +11385,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02865089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in two Plasmodium vivax protein ligands for reticulocyte invasion</w:t>
+                <w:t xml:space="preserve">Asymptomatic Plasmodium vivax infections among Duffy-negative population in Kedougou, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roesch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Saorin Kim</w:t>
+                <w:t xml:space="preserve">Makhtar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokhaya Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahmane Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacary Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006555⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41182-018-0128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01912544v1</w:t>
+                <w:t xml:space="preserve">hal-02558691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptomatic Plasmodium vivax infections among Duffy-negative population in Kedougou, Senegal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging Southeast Asian PfCRT mutations confer Plasmodium falciparum resistance to the first-line antimalarial piperaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacary Sadio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophy Chy</w:t>
+                <w:t xml:space="preserve">Leila Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Dhingra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachel Mok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Wicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41182-018-0128-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05652-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558691v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Southeast Asian PfCRT mutations confer Plasmodium falciparum resistance to the first-line antimalarial piperaquine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomas Yeo</w:t>
+                <w:t xml:space="preserve">Multidrug-resistant Plasmodium falciparum malaria in the Greater Mekong subregion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Wicht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05652-0⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.238-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30071-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558701v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidrug-resistant Plasmodium falciparum malaria in the Greater Mekong subregion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity in two Plasmodium vivax protein ligands for reticulocyte invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ariey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophalai Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vorleak Run</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.238-239. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (10), pp.e0006555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(18)30071-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559257v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01912544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of household-level risk factors in explaining micro-epidemiology of asymptomatic malaria infections in Ratanakiri Province, Cambodia</w:t>
               </w:r>
@@ -12070,51 +12070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailja Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Rushdi Shakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12427,429 +12427,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Indigenous Artemisinin-Resistant Plasmodium falciparum in Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spread of artemisinin-resistant Plasmodium falciparum in the Greater Mekong subregion: a molecular epidemiology observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Culleton</w:t>
+                <w:t xml:space="preserve">Mallika Imwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meihua Zhang</w:t>
+                <w:t xml:space="preserve">Kanokon Suwannasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhinay Ramaprasad</w:t>
+                <w:t xml:space="preserve">Chanon Kunasol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz von Seidlein</w:t>
+                <w:t xml:space="preserve">Kreepol Sutawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayfong Mayxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc1612765⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30048-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559320v1</w:t>
+                <w:t xml:space="preserve">hal-02559325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of P. vivax blood stage transcriptomes from field isolates reveals similarities among infections and complex gene isoforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophalai Bin</w:t>
+                <w:t xml:space="preserve">Emergence of Indigenous Artemisinin-Resistant Plasmodium falciparum in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Culleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meihua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinay Ramaprasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz von Seidlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 376 (10), pp.991-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc1612765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07275-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01625796v1</w:t>
+                <w:t xml:space="preserve">hal-02559320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of artemisinin-resistant Plasmodium falciparum in the Greater Mekong subregion: a molecular epidemiology observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mayfong Mayxay</w:t>
+                <w:t xml:space="preserve">Characterization of P. vivax blood stage transcriptomes from field isolates reveals similarities among infections and complex gene isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reingsey Samreth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophalai Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.491-497. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(17)30048-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559325v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01625796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Plasmodium falciparum triple mutant in Cambodia</w:t>
               </w:r>
@@ -12861,77 +12861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kindermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (12), pp.1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12959,295 +12959,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t>
+                <w:t xml:space="preserve">Prevalence of K13 mutation and Day-3 positive parasitaemia in artemisinin-resistant malaria endemic area of Cambodia: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Dwivedi</w:t>
+                <w:t xml:space="preserve">Soy Ty Kheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
+                <w:t xml:space="preserve">Siv Sovannaroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Kuehn</w:t>
+                <w:t xml:space="preserve">Sovann Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Barry Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Say Chy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phally Chhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-2024-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01672315v1</w:t>
+                <w:t xml:space="preserve">hal-02559298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of K13 mutation and Day-3 positive parasitaemia in artemisinin-resistant malaria endemic area of Cambodia: a cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional analysis of Plasmodium falciparum subpopulations associated with artemisinin resistance in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siv Sovannaroth</w:t>
+                <w:t xml:space="preserve">Ankit Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovann Ek</w:t>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say Chy</w:t>
+                <w:t xml:space="preserve">Axel Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phally Chhun</w:t>
+                <w:t xml:space="preserve">Daniel Barry Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.372. </w:t>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-2024-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-2140-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559298v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01672315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling primaquine-induced haemolysis in G6PD deficiency</w:t>
               </w:r>
@@ -13259,64 +13259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Rj Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sim Kheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J White</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13363,51 +13363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial Drug Resistance: A Threat to Malaria Elimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen M Dondorp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13480,77 +13480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kindermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (10), pp.1769-1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13578,4104 +13578,4104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical patterns of malaria transmission based on serological markers for falciparum and vivax malaria in Ratanakiri, Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Kerkhof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sluydts</w:t>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somony Heng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myrthe Pareyn</w:t>
+                <w:t xml:space="preserve">Ayola A Adegnika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1558-1⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (25), pp.2453-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560607v1</w:t>
+                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-grade sulfadoxine–pyrimethamine resistance in Plasmodium falciparum parasites from Lubango, Angola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive case-detection of malaria in Pailin Province, Western Cambodia: lessons from a year-long evaluation in a pre-elimination setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Gama</w:t>
+                <w:t xml:space="preserve">John Hustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natália Almeida-De-Oliveira</w:t>
+                <w:t xml:space="preserve">Sara Canavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomeno Fortes</w:t>
+                <w:t xml:space="preserve">Chandary Rang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1358-7⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1191-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560624v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological markers to measure recent changes in malaria at population level in Cambodia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Complexity of Infection and Genetic Diversity in Cambodian Plasmodium vivax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lek Dysoley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1576-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.e0004526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560602v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-grade sulfadoxine–pyrimethamine resistance in Plasmodium falciparum parasites from Lubango, Angola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Elsa Kaingona-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Rodrigues Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Grange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Bianca Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Almeida-De-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filomeno Fortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1358-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of K13 Mutations in Artemisinin-Based Combination Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serological markers to measure recent changes in malaria at population level in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ringwald</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karen Kerkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sluydts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Willen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciw641⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1576-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560610v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of Two Novel RNA Viruses from Anopheles gambiae Species Complex Mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carissimo</w:t>
+                <w:t xml:space="preserve">Plasmodium copy number variation scan: gene copy numbers evaluation in haploid genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Eiglmeier</w:t>
+                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Reveillaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mawlouth Diallo</w:t>
+                <w:t xml:space="preserve">Laura Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153881⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1258-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316516v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01303621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Malaria Prevalence in Cambodia: Microscopy Versus Polymerase Chain Reaction Estimates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+                <w:t xml:space="preserve">Role of K13 Mutations in Artemisinin-Based Combination Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick M. Fairhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seshu Babu Vinjamuri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Ringwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0908⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (12), pp.1680-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciw641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560614v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Infection and Genetic Diversity in Cambodian Plasmodium vivax</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lek Dysoley</w:t>
+                <w:t xml:space="preserve">Identification and Characterization of Two Novel RNA Viruses from Anopheles gambiae Species Complex Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Zimmerman</w:t>
+                <w:t xml:space="preserve">Karin Eiglmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Reveillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawlouth Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004526⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.e0153881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560632v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide Map of Plasmodium falciparum K13-Propeller Polymorphisms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Shafiul-Alam</w:t>
+                <w:t xml:space="preserve">National Malaria Prevalence in Cambodia: Microscopy Versus Polymerase Chain Reaction Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysoley Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seshu Babu Vinjamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Meek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (3), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.15-0908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1513137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01336483v1</w:t>
+                <w:t xml:space="preserve">hal-02560614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive case-detection of malaria in Pailin Province, Western Cambodia: lessons from a year-long evaluation in a pre-elimination setting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chandary Rang</w:t>
+                <w:t xml:space="preserve">Geographical patterns of malaria transmission based on serological markers for falciparum and vivax malaria in Ratanakiri, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Kerkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Ashton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Somony Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrthe Pareyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.132. </w:t>
+              <w:t xml:space="preserve">, 2016, 15, pp.510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1191-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1558-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560633v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
+                <w:t xml:space="preserve">Plasmodium vivax Malaria in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Faway</w:t>
+                <w:t xml:space="preserve">Sovannaroth Siv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Arantxa Roca-Feltrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seshu Babu Vinjamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Casteras</w:t>
+                <w:t xml:space="preserve">Denis Mey Bouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysoley Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1595-9⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (6 Suppl), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01400964v1</w:t>
+                <w:t xml:space="preserve">hal-02560609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of topical mosquito repellent (picaridin) plus long-lasting insecticidal nets versus long-lasting insecticidal nets alone for control of malaria: a cluster randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Durnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somony Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gryseels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (10), pp.1169-1177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30148-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax Malaria in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium vivax multidrug resistance-1 gene polymorphism in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovannaroth Siv</w:t>
+                <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arantxa Roca-Feltrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seshu Babu Vinjamuri</w:t>
+                <w:t xml:space="preserve">Béatrice Volney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mey Bouth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dysoley Lek</w:t>
+                <w:t xml:space="preserve">Jessica Casteras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (6 Suppl), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1595-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560609v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01400964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Resistance to Artemisinin Derivatives and Piperaquine: A Major Challenge for Malaria Elimination in Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium falciparum parasite population structure and gene flow associated to anti-malarial drugs resistance in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Dwivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Duru</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (6), pp.1228-1238. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1370-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560596v1</w:t>
+                <w:t xml:space="preserve">hal-02295686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum parasite population structure and gene flow associated to anti-malarial drugs resistance in Cambodia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
+                <w:t xml:space="preserve">Plasmodium vivax mdr1 genotypes in isolates from successfully cured patients living in endemic and non-endemic Brazilian areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Rodrigues Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Ketrin Almeida-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ma</w:t>
+                <w:t xml:space="preserve">Aline Rosa de Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Rezende Félix de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anielle de Pina-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15, pp.319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1370-y⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295686v1</w:t>
+                <w:t xml:space="preserve">hal-02560637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium vivax mdr1 genotypes in isolates from successfully cured patients living in endemic and non-endemic Brazilian areas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmodium falciparum Resistance to Artemisinin Derivatives and Piperaquine: A Major Challenge for Malaria Elimination in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anielle de Pina-Costa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.96. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (6), pp.1228-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1141-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560637v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemisinin-Resistant Plasmodium falciparum K13 Mutant Alleles, Thailand–Myanmar Border</w:t>
+                <w:t xml:space="preserve">Efficacy and Safety of Pyronaridine-Artesunate for Treatment of Uncomplicated Plasmodium falciparum Malaria in Western Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Boullé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentine Duru</w:t>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Canavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanlaya Sriprawat</w:t>
+                <w:t xml:space="preserve">Lasse Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shalini Nair</w:t>
+                <w:t xml:space="preserve">Isabelle Borghini Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (8), pp.1503-1505. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (7), pp.3884-3890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2208.160004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00039-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560612v1</w:t>
+                <w:t xml:space="preserve">hal-02560635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal health and disease management using spatial uncertainty: a geographic characterization of emergent artemisinin-resistant Plasmodium falciparum distributions in Southeast Asia</w:t>
+                <w:t xml:space="preserve">Artemisinin-Resistant Plasmodium falciparum K13 Mutant Alleles, Thailand–Myanmar Border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric P.M Grist</w:t>
+                <w:t xml:space="preserve">Mikaël Boullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Flegg</w:t>
+                <w:t xml:space="preserve">Kanlaya Sriprawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Humphreys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tim J.C. Anderson</w:t>
+                <w:t xml:space="preserve">Shalini Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-016-0064-6⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (8), pp.1503-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2208.160004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560606v1</w:t>
+                <w:t xml:space="preserve">hal-02560612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and Safety of Pyronaridine-Artesunate for Treatment of Uncomplicated Plasmodium falciparum Malaria in Western Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal health and disease management using spatial uncertainty: a geographic characterization of emergent artemisinin-resistant Plasmodium falciparum distributions in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric P.M Grist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Flegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rithea Leang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Georgina Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Vestergaard</w:t>
+                <w:t xml:space="preserve">Ignacio Suay Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borghini Fuhrer</w:t>
+                <w:t xml:space="preserve">Tim J.C. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (7), pp.3884-3890. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00039-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-016-0064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560635v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate marker of piperaquine-resistant Plasmodium falciparum malaria: a phenotype–genotype association study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila S Ross</w:t>
+                <w:t xml:space="preserve">Naw Htee Khu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
+                <w:t xml:space="preserve">Mavuto Mukaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Debackere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupam Tripura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30415-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01400955v1</w:t>
+                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimised age-based dosing regimen for single low-dose primaquine for blocking malaria transmission in Cambodia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naw Htee Khu</w:t>
+                <w:t xml:space="preserve">A surrogate marker of piperaquine-resistant Plasmodium falciparum malaria: a phenotype–genotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mavuto Mukaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Debackere</w:t>
+                <w:t xml:space="preserve">Leila S Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupam Tripura</w:t>
+                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.171. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.174-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-016-0701-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30415-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739357v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01400955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K13-Propeller Polymorphisms in Plasmodium falciparum Isolates from Patients in Mayotte in 2013 and 2014</w:t>
+                <w:t xml:space="preserve">The effect of dosing strategies on the therapeutic efficacy of artesunate-amodiaquine for uncomplicated malaria: a meta-analysis of individual patient data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Torrentino-Madamet</w:t>
+                <w:t xml:space="preserve">Martin Adjuik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Collet</w:t>
+                <w:t xml:space="preserve">Richard Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Lepère</w:t>
+                <w:t xml:space="preserve">Anupkumar Anvikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benoit</w:t>
+                <w:t xml:space="preserve">Elizabeth Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Amalvict</w:t>
+                <w:t xml:space="preserve">Mamadou Fallou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (12), pp.7878-7881. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01251-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560640v1</w:t>
+                <w:t xml:space="preserve">hal-02560653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum dihydroartemisinin-piperaquine failures in Cambodia are associated with mutant K13 parasites presenting high survival rates in novel piperaquine in vitro assays: retrospective and prospective investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
+                <w:t xml:space="preserve">K13-propeller mutations confer artemisinin resistance in Plasmodium falciparum clinical isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Straimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina F. Gnadig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanaki Amaratunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Duru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anais Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0539-5⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), pp.428-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1260867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560638v1</w:t>
+                <w:t xml:space="preserve">hal-01925134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time monitoring of artemisinin resistance</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Novel Cross-Border Approaches to Optimise Identification of Asymptomatic and Artemisinin-Resistant Plasmodium Infection in Mobile Populations Crossing Cambodian Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Canavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandary Rang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siv Sovannaroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0124300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(15)70046-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560654v1</w:t>
+                <w:t xml:space="preserve">hal-02560641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Cross-Border Approaches to Optimise Identification of Asymptomatic and Artemisinin-Resistant Plasmodium Infection in Mobile Populations Crossing Cambodian Borders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siv Sovannaroth</w:t>
+                <w:t xml:space="preserve">Implementation and application of a multiplex assay to detect malaria-specific antibodies: a promising tool for assessing malaria transmission in Southeast Asian pre-elimination areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Kerkhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somony Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Sochantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (338), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0868-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560641v1</w:t>
+                <w:t xml:space="preserve">hal-01298185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and application of a multiplex assay to detect malaria-specific antibodies: a promising tool for assessing malaria transmission in Southeast Asian pre-elimination areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tho Sochantha</w:t>
+                <w:t xml:space="preserve">Histone Methyltransferase Inhibitors Are Orally Bioavailable, Fast-Acting Molecules with Activity against Different Species Causing Malaria in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Malmquist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Sundriyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patty Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.950-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.04419-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0868-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01298185v1</w:t>
+                <w:t xml:space="preserve">hal-02560661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone Methyltransferase Inhibitors Are Orally Bioavailable, Fast-Acting Molecules with Activity against Different Species Causing Malaria in Humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum dihydroartemisinin-piperaquine failures in Cambodia are associated with mutant K13 parasites presenting high survival rates in novel piperaquine in vitro assays: retrospective and prospective investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0539-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.04419-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02560661v1</w:t>
+                <w:t xml:space="preserve">hal-02560638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K13-propeller mutations confer artemisinin resistance in Plasmodium falciparum clinical isolates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards real-time monitoring of artemisinin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 347 (6220), pp.428-431. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.367-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1260867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(15)70046-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925134v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dosing strategies on the therapeutic efficacy of artesunate-amodiaquine for uncomplicated malaria: a meta-analysis of individual patient data</w:t>
+                <w:t xml:space="preserve">K13-Propeller Polymorphisms in Plasmodium falciparum Isolates from Patients in Mayotte in 2013 and 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Adjuik</w:t>
+                <w:t xml:space="preserve">Marylin Torrentino-Madamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Allan</w:t>
+                <w:t xml:space="preserve">Louis Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupkumar Anvikar</w:t>
+                <w:t xml:space="preserve">Jean François Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Ashley</w:t>
+                <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Fallou Ba</w:t>
+                <w:t xml:space="preserve">Remy Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (12), pp.7878-7881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0301-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01251-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560653v1</w:t>
+                <w:t xml:space="preserve">hal-02560640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Plasmodium falciparum Malaria Multidrug Resistance to Artemisinin and Piperaquine in Western Cambodia: Dihydroartemisinin-Piperaquine Open-Label Multicenter Clinical Assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Tolerability and safety of weekly primaquine against relapse of Plasmodium vivax in Cambodians with glucose-6-phosphate dehydrogenase deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sim Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinoun Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Song</w:t>
+                <w:t xml:space="preserve">Narann Tops</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Tarning</w:t>
+                <w:t xml:space="preserve">Khem Kosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (8), pp.4719-4726. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00835-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560651v1</w:t>
+                <w:t xml:space="preserve">hal-02560647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerability and safety of weekly primaquine against relapse of Plasmodium vivax in Cambodians with glucose-6-phosphate dehydrogenase deficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Evidence of Plasmodium falciparum Malaria Multidrug Resistance to Artemisinin and Piperaquine in Western Cambodia: Dihydroartemisinin-Piperaquine Open-Label Multicenter Clinical Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mey Bouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narann Tops</w:t>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khem Kosal</w:t>
+                <w:t xml:space="preserve">Joel Tarning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.203. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (8), pp.4719-4726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0441-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00835-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560647v1</w:t>
+                <w:t xml:space="preserve">hal-02560651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Emergence of Artemisinin Resistance Mutations Among Plasmodium falciparum in Southeast Asia</w:t>
               </w:r>
@@ -17795,77 +17795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria PCR Detection in Cambodian Low-Transmission Settings: Dried Blood Spots Versus Venous Blood Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotha Eam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17929,90 +17929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria rapid diagnostic test as point-of-care test: study protocol for evaluating the VIKIA® Malaria Ag Pf/Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Nhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Dourng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18059,51 +18059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Antimalarial Drug Treatment for Vivax Malaria Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (12), pp.776-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18150,64 +18150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Plasmodium falciparum culture-adapted field isolates for in vitro exflagellation-blocking assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jérôme Leba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18399,1736 +18399,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of VAR2CSA ID1-DBL2Xb in worldwide Plasmodium falciparum populations: Impact on vaccine design for placental malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited polymorphisms in k13 gene in Plasmodium falciparum isolates from Dakar, Senegal in 2012–2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Torrentino-Madamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bita Bordbar</w:t>
+                <w:t xml:space="preserve">Bécaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Livingstone Tavul</w:t>
+                <w:t xml:space="preserve">Cheikhou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.010⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560676v1</w:t>
+                <w:t xml:space="preserve">hal-02560659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum Founder Populations in Western Cambodia Have Reduced Artemisinin Sensitivity In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Molecular surveillance for artemisinin resistance in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cally Roper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alifrangis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambrose Talisuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.03055-14⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.668-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(14)70826-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560673v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Trial Evaluation of the Performances of Point-of-Care Tests for Screening G6PD Deficiency in Cambodia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Plasmodium prevalence and artemisinin-resistant falciparum malaria in Preah Vihear Province, Cambodia: a cross-sectional population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgen Stassijns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Nackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116143⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560657v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular marker of artemisinin-resistant Plasmodium falciparum malaria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+                <w:t xml:space="preserve">Artemisinin resistance in Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanaki Amaratunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick M Fairhurst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.449-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(14)70777-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00921203v1</w:t>
+                <w:t xml:space="preserve">hal-02560674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
+                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (8), pp.1979-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in Plasmodium falciparum Chloroquine Resistance Transporter and Multidrug Resistance 1 Genes: Parasite Risk Factors That Affect Treatment Outcomes for P. falciparum Malaria After Artemether-Lumefantrine and Artesunate-Amodiaquine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Nsanzabana</w:t>
+                <w:t xml:space="preserve">A molecular marker of artemisinin-resistant Plasmodium falciparum malaria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanaki Amaratunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beghain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0031⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 505 (7481), pp.50-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560672v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00921203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Plasmodium vivax isolates from Sudan, Madagascar, French Guiana and Armenia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Effects of mefloquine use on Plasmodium vivax multidrug resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahangy Andrianaranjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsene Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.1637-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2010.140411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109682v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited polymorphisms in k13 gene in Plasmodium falciparum isolates from Dakar, Senegal in 2012–2013</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Benoit</w:t>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Plasmodium vivax isolates from Sudan, Madagascar, French Guiana and Armenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Menegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheikhou Camara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remy Amalvict</w:t>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-472⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.244-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560659v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of selection on Plasmodium falciparum erythrocyte-binding antigens after the colonization of the New World.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymorphisms in Plasmodium falciparum Chloroquine Resistance Transporter and Multidrug Resistance 1 Genes: Parasite Risk Factors That Affect Treatment Outcomes for P. falciparum Malaria After Artemether-Lumefantrine and Artesunate-Amodiaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Elguero</w:t>
+                <w:t xml:space="preserve">Meera Venkatesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnathau</w:t>
+                <w:t xml:space="preserve">Nahla Gadalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+                <w:t xml:space="preserve">Kasia Stepniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabin Dahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nsanzabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12696⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (4), pp.833-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109668v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular surveillance for artemisinin resistance in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmodium falciparum Founder Populations in Western Cambodia Have Reduced Artemisinin Sensitivity In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanaki Amaratunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cally Roper</w:t>
+                <w:t xml:space="preserve">Dalin Dek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Alifrangis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Vorleak Try</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(14)70826-6⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (8), pp.4935-4937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.03055-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560671v1</w:t>
+                <w:t xml:space="preserve">hal-02560673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemisinin resistance in Plasmodium falciparum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Ménard</w:t>
+                <w:t xml:space="preserve">Genetic diversity of VAR2CSA ID1-DBL2Xb in worldwide Plasmodium falciparum populations: Impact on vaccine design for placental malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Bordbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rick M Fairhurst</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicaise Tuikue Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayeh Jafari-Guemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livingstone Tavul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(14)70777-7⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560674v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium prevalence and artemisinin-resistant falciparum malaria in Preah Vihear Province, Cambodia: a cross-sectional population-based study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Field Trial Evaluation of the Performances of Point-of-Care Tests for Screening G6PD Deficiency in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantxa Roca-Feltrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimol Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.394. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e116143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0116143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560663v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Undifferentiated Febrile Illness in Rural Cambodia: A 3-Year Prospective Observational Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannaroth Siv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erna Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20179,90 +20179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance de P. falciparum à l’artémisinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mercereau-Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20326,51 +20326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial clustering and risk factors of malaria infections in Ratanakiri Province, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sluydts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somony Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Coosemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20499,51 +20499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanghor Eal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophalai Bin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (1), pp.730-733. </w:t>
@@ -20575,779 +20575,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Artemisinin Susceptibility of Plasmodium falciparum Ring Stages in Western Cambodia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Global analysis of Plasmodium falciparum Na+/H+ exchanger (pfnhe-1) allele polymorphism and its usefulness as a marker of in vitro resistance to quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sopheakvatey Ke</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01868-12⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.8-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2012.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378668v1</w:t>
+                <w:t xml:space="preserve">hal-02560678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic efficacy of fixed dose artesunate-mefloquine for the treatment of acute, uncomplicated Plasmodium falciparum malaria in Kampong Speu, Cambodia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithea Leang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakun Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socheat Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visweswaran Navaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles J Woodrow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
+                <w:t xml:space="preserve">Pharath Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00873950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico screening on the three-dimensional model of the Plasmodium vivax SUB1 protease leads to the validation of a novel anti-parasite compound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pêtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288, pp.18561-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.456764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01457905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global analysis of Plasmodium falciparum Na+/H+ exchanger (pfnhe-1) allele polymorphism and its usefulness as a marker of in vitro resistance to quinine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Reduced Artemisinin Susceptibility of Plasmodium falciparum Ring Stages in Western Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Witkowski</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pheaktra Chim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saorin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheakvatey Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (2), pp.914-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01868-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560678v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic efficacy of fixed dose artesunate-mefloquine for the treatment of acute, uncomplicated Plasmodium falciparum malaria in Kampong Speu, Cambodia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rithea Leang</w:t>
+                <w:t xml:space="preserve">High-throughput analysis of antimalarial susceptibility data by the WorldWide Antimalarial Resistance Network (WWARN) in vitro analysis and reporting tool.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles J Woodrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakun Ros</w:t>
+                <w:t xml:space="preserve">Sabina Dahlström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socheat Duong</w:t>
+                <w:t xml:space="preserve">Richard Cooksey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visweswaran Navaratnam</w:t>
+                <w:t xml:space="preserve">Jennifer A Flegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharath Lim</w:t>
+                <w:t xml:space="preserve">Hervé Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.343. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (7), pp.3121-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02350-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00873950v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00861904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing of field isolates reveals a common duplication of the Duffy binding protein gene in Malagasy Plasmodium vivax strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest R Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.e2489. </w:t>
@@ -21398,90 +21398,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel phenotypic assays for the detection of artemisinin-resistant Plasmodium falciparum malaria in Cambodia: in-vitro and ex-vivo drug-response studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanaki Amaratunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokunthea Sreng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pheaktra Chim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
@@ -21513,779 +21513,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00863935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Plasmodium vivax msp1 variants within polyclonal P. vivax infections display different propensities for relapse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Akiana</w:t>
+                <w:t xml:space="preserve">Jessica T Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J Juliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Kharabora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rithy Sem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Chang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (4), pp.1449-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.06212-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
+                <w:t xml:space="preserve">pasteur-00741114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Plasmodium vivax msp1 variants within polyclonal P. vivax infections display different propensities for relapse.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rithy Sem</w:t>
+                <w:t xml:space="preserve">Compliance, safety, and effectiveness of fixed-dose artesunate-amodiaquine for presumptive treatment of non-severe malaria in the context of home management of malaria in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng-Chang Lin</w:t>
+                <w:t xml:space="preserve">Harintsoa Ravony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Aimée Vonimpaisomihanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelin Raherinjafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Jahevitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.06212-11⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (2), pp.203-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00741114v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00741103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance, safety, and effectiveness of fixed-dose artesunate-amodiaquine for presumptive treatment of non-severe malaria in the context of home management of malaria in Madagascar.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the Aetiology of Non-Malarial Febrile Illness in Southeast Asia through a Systematic Review-Terra Incognita Impairing Treatment Policies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Jahevitra</w:t>
+                <w:t xml:space="preserve">Nathalie Acestor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooksey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2012.11-0047⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e44269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00741103v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00741092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Aetiology of Non-Malarial Febrile Illness in Southeast Asia through a Systematic Review-Terra Incognita Impairing Treatment Policies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe J Guerin</w:t>
+                <w:t xml:space="preserve">Management of uncomplicated malaria in febrile under five-year-old children by community health workers in Madagascar: reliability of malaria rapid diagnostic tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harintsoa Ravony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Aimée Vonimpaisomihanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelin Raherinjafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Jahevitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044269⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00741092v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00741096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of uncomplicated malaria in febrile under five-year-old children by community health workers in Madagascar: reliability of malaria rapid diagnostic tests.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Jahevitra</w:t>
+                <w:t xml:space="preserve">Multiple independent introductions of Plasmodium falciparum in South America.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhan Yalcindag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnathau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Akiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.85. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.511-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119058109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00741096v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00705564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced impact of pyrimethamine drug pressure on Plasmodium malariae dihydrofolate reductase gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (2), pp.863-8. </w:t>
@@ -22349,77 +22349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokomar Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najibullah Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e45797. </w:t>
@@ -22470,77 +22470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of &amp;quot;VIKIA Malaria Ag Pf/Pan&amp;quot; (IMACCESS®), a new malaria rapid diagnostic test for detection of symptomatic malaria infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monidarin Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarorn Sum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22604,90 +22604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome Sequencing of Field Isolates Provides Robust Characterization of Genetic Diversity in Plasmodium vivax.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest R Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (9), pp.e1811. </w:t>
@@ -22719,377 +22719,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00741089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global distribution of the Duffy blood group.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro susceptibility to pyrimethamine of DHFR I164L single mutant Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalind E Howes</w:t>
+                <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand P Patil</w:t>
+                <w:t xml:space="preserve">Bruno Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric B Piel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline W Kabaria</w:t>
+                <w:t xml:space="preserve">Eric Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1265⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-10-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00628295v1</w:t>
+                <w:t xml:space="preserve">pasteur-00631585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro susceptibility to pyrimethamine of DHFR I164L single mutant Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+                <w:t xml:space="preserve">The global distribution of the Duffy blood group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalind E Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand P Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Durand</w:t>
+                <w:t xml:space="preserve">Frédéric B Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pradines</w:t>
+                <w:t xml:space="preserve">Oscar A Nyangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+                <w:t xml:space="preserve">Caroline W Kabaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.283. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-10-283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00631585v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00628295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the CareStart™ G6PD deficiency screening test, a point-of-care diagnostic for primaquine therapy screening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Nguon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socheat Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.e28357. </w:t>
@@ -23127,77 +23127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium knowlesi infection in humans, Cambodia, 2007-2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovannaroth Siv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saorin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23255,896 +23255,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00741110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sequence variation in the histidine-rich proteins 2 and 3 of Plasmodium falciparum: implications for the performance of malaria rapid diagnostic tests.</w:t>
+                <w:t xml:space="preserve">Heritability of the human infectious reservoir of malaria parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Baker</w:t>
+                <w:t xml:space="preserve">Yaye Ramatoulaye Lawaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei-Fong Ho</w:t>
+                <w:t xml:space="preserve">Anavaj Sakuntabhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Pelecanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Gatton</w:t>
+                <w:t xml:space="preserve">Laurence Marrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanhua Chen</w:t>
+                <w:t xml:space="preserve">Lassana Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waraphon Phimpraphi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-129⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), pp.e11358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00540480v1</w:t>
+                <w:t xml:space="preserve">pasteur-00557029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of microsatellite variations of Plasmodium falciparum Na+/H+ exchanger (Pfnhe-1) gene with reduced in vitro susceptibility to quinine: lack of confirmation in clinical isolates from Africa.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OPV strains circulation in HIV infected infants after National Immunisation Days in Bangui, Central African Republic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manirakiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuella Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ngbale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionela Gouandjika-Vasilache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2010.09-0327⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00557032v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00540459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroquine clinical failures in P. falciparum malaria are associated with mutant Pfmdr-1, not Pfcrt in Madagascar.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Jahevitra</w:t>
+                <w:t xml:space="preserve">Global sequence variation in the histidine-rich proteins 2 and 3 of Plasmodium falciparum: implications for the performance of malaria rapid diagnostic tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Fong Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Pelecanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Gatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanhua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013281⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-9-129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00557026v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00540480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the recent emergence of Plasmodium falciparum pyrimethamine resistance alleles in Madagascar.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Association of microsatellite variations of Plasmodium falciparum Na+/H+ exchanger (Pfnhe-1) gene with reduced in vitro susceptibility to quinine: lack of confirmation in clinical isolates from Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01511-09⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (5), pp.782-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2010.09-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00835565v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00557032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of the human infectious reservoir of malaria parasites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Waraphon Phimpraphi</w:t>
+                <w:t xml:space="preserve">Chloroquine clinical failures in P. falciparum malaria are associated with mutant Pfmdr-1, not Pfcrt in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Jahevitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (6), pp.e11358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011358⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 5 (10), pp.e13281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00557029v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00557026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPV strains circulation in HIV infected infants after National Immunisation Days in Bangui, Central African Republic.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origins of the recent emergence of Plasmodium falciparum pyrimethamine resistance alleles in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Bouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Jahevitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.136. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (6), pp.2323-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-3-136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01511-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00540459v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00835565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and current status of Plasmodium falciparum antimalarial drug resistance in Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Tuseo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (1), pp.22-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24178,51 +24178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium vivax clinical malaria is commonly observed in Duffy-negative Malagasy people.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24325,51 +24325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24446,103 +24446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum drug resistance in Madagascar: facing the spread of unusual pfdhfr and pfmdr-1 haplotypes and the decrease of dihydroartemisinin susceptibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andriantsoanirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Bouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Jahevitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rabearimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (11), pp.4588-97. </w:t>
@@ -24580,51 +24580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of wild poliovirus type 1 circulation in West and Central Africa, from 1997 to 1999, using genotyping with a restriction fragment length polymorphism assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionela Gouandjika-Vasilache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cara C Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24632,51 +24632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicksy Gumede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für die gesamte Virusforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 153 (3), pp.409-16. </w:t>
@@ -24739,51 +24739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis of Plasmodium falciparum cytochrome b in multiple geographic sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Ekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24860,77 +24860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of chloroquine, amodiaquine, sulfadoxine-pyrimethamine, chloroquine-sulfadoxine-pyrimethamine combination, and amodiaquine-sulfadoxine-pyrimethamine combination in Central African children with noncomplicated malaria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nestor Madji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Manirakiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibrine Djallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24994,51 +24994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of rapid HIV testing strategies in under equipped laboratories in the Central African Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Maïro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25166,51 +25166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Diane Matsika-Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Massanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mazi-Nzapako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25299,51 +25299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial resistance among uropathogens that cause community-acquired urinary tract infections in Bangui, Central African Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadiza Hima-Lerible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Talarmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25390,51 +25390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of an alternative strategy based on consecutive HIV serological tests for detection of HIV antibodies in Central African Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Euridice Mavolomadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25519,51 +25519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohematological Reference Ranges for Adults from the Central African Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Joelle Mandeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25666,51 +25666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapulmonary and Pulmonary Tuberculosis in Antananarivo (Madagascar): High Clustering Rate in Female Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangy Rasolofo Razanamparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Aurégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25783,51 +25783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Toxoplasmosis, rubella, syphilis, hepatitis B and HIV infection in women being followed for pregnancy in a population on the east coast of New Caledonia ].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 94 (5), pp.403-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25865,51 +25865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of tuberculosis in the prison of Antananarivo (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahangy Rasolofo-Razanamparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahery Ratsitorahina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26011,51 +26011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Mycobacterium bovis in human pulmonary and extra-pulmonary tuberculosis in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rasolofo-Razanamparany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rasolonavalona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26123,51 +26123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoblot applied to the diagnosis of congenital toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26218,51 +26218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-pulmonary tuberculosis in Antananarivo. Principal localizations and biological diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pecarrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26369,51 +26369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Faibis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pecarrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 61 (2), pp.105-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26624,64 +26624,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update on Artemisinin Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Control and Elimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.141-149, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26747,103 +26747,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation of polymorphisms identified by NGS approaches in P.falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cornillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeqBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
@@ -26962,51 +26962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F29D885B"/>
+    <w:nsid w:val="25F6F019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27193,51 +27193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-4495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117629006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanandrianina Rakotoarisoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rakotomanga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocia Fenomanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Musango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om&#233;ga Raobela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0334" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwaba Carmel Teou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essoham Ataba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaila Alidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Yakpa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoe Sossou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Wade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Platon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062922v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Proellochs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andolina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordache Ramjith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Stoter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan van Gemert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01930-24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Ishengoma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Gosling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Martinez-Vega" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Beshir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bailey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41591-024-00028-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaobao Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012334" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abnet Abebe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cambel Dieng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisay Dugassa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deriba Abera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassew Shenkutie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04887-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03500-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyo Monique Dorkenoo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0197" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manani Hemou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04922-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mabilotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashenafi Assefa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011326" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Mihreteab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araia Berhane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2210956" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxia Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105725" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224090v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimire Wendlamita Tarama" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Sor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafama Siribi&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka D&#233;b&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;n&#233; Kinda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04645-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juliano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04635-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Fidock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2312559" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andargie Abate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifar Hassen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dembele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04570-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329305v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04796-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224089v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Souleymane Issa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hassane Taisso Mahamat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Diar Mahamat Saleh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodbsse Boulotigam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04644-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#237;a Figueroa-Romero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bissombolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meremikwu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfudin Sacoor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00414-X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224099v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Priuli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cavallari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106975" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00017-23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.11.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela L&#8217;episcopia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Menegon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Soares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rosas-Aguirre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05851-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samb Yade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Alpha Diallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04588-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.95" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S Koko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vonhm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses K Jeuronlon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04140-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790129v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Paulus Wagner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Formaglio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Michal Dziekan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110923" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Batista Rodrigues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Abreu-Fernandes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Neto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Jandondo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Ketrin Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050554" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Rachmat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Harrison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwanna Chaoratanakawee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04279-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Ley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Winasti Satyagraha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golam Kibria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010174" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678953v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Mansoor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Commons" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Douglas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abuaku" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Achan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02265-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788916v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doderer-Lang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04250-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788705v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Pfeffer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkasha Sadhewa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul Alam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11091045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carod" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Parmentier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmarets" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258035" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274271v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gansan&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah F. Moriarty" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Yerbanga" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Ouedraogo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03585-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788876v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Taylor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Kheng" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoun Muth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009690" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274270v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Ralinoro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonahary Angelo Rakotomanga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianasoambolanoro Rakotosaona" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Doll Rakoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03776-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Robert Taylor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Hoglund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimnara Peerawaranun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nhien Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tinh Hien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03886-w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01365-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03324-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865146v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pfeffer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Howes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003084" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02735339v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Nzoumbou-Boko" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Boris Gildas Pant&#233;-Wockama" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petiot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03264-y" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274276v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30271-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571983v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hammam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadet-Daniel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00874" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-02865145v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02108-19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Dhorda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin Baird" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnwell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03352-z" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Gupta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Chidimatembue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Huijben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Cister&#243;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240174" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558648v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jones" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Cheng" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3028-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rodrigues Gomes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lavigne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Brasil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Leonel Peterka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760180425" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02385376v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mairet-Khedim" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Kloeung" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz340" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289019v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek Dysoley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bjorges" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3862-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Pierce-Friedrich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophalai Bin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Run" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy484" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Dhingra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Small-Saunders" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30543-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558660v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30394-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558644v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisni Rahmat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael von Fricken" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002992" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558688v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08312-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bannister-Tyrrell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Krit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sluydts" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sochantha Tho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Sokny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz211" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz313" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558713v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00354-18" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gael Rajaonera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabearimanana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2440-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558722v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Primault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reingsey Samreth" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Por Piv" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2408.170768" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558720v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dantzer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasy Hongvanthong" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keobouphaphone Chindavongsa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Welty" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2367-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559242v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Naser Mohon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perera" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pillai" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofy011" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559258v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy060" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865083v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nsanzabana" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Djalle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveth Gonzalez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2185-9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01813852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vachot-Gan&#233;e" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iannello" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2329-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558725v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bopp" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Magistrado" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schaffner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angana Mukherjee" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04104-z" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559262v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Friedrich" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01888-17" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558717v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitta R.Y. Kamara" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foday Sahr" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Swaray" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.06.016" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559266v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rossi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Vernaeve" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael van den Bergh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1064" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka Kakolwa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin Mahende" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandara" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Ngasala" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2524-x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Durnez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Pareyn" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Mean" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2169-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865089v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Bulo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crizolgo Salvador" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2401.170864" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01912544v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roesch" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006555" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558701v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ross" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Yeo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wicht" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05652-0" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559257v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30071-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558708v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Set Srun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gryseels" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30193-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558715v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Gupta" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailja Singh" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rushdi Shakri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28757-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559291v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix781" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963522v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leli&#232;vre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ouji" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanila Ben Haddou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx412" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559320v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Culleton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihua Zhang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinay Ramaprasad" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz von Seidlein" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612765" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625796v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07275-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Imwong" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokon Suwannasin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Kunasol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreepol Sutawong" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayfong Mayxay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30048-8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559287v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Smet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kindermans" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30635-7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559298v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soy Ty Kheang" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Sovannaroth" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ek" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Chy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phally Chhun" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2024-4" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559330v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Watson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rj Taylor" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J White" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23061" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559309v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen M Dondorp" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a025619" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559293v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix625" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560607v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kerkhof" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somony Heng" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1558-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560624v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaingona-Daniel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gama" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Fortes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1358-7" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560602v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1576-z" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560610v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rasmussen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick M. Fairhurst" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ringwald" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw641" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316516v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carissimo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153881" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560614v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshu Babu Vinjamuri" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Meek" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0908" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560632v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Zimmerman" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004526" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560633v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Canavati" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandary Rang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ashton" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1191-z" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560616v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30148-7" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560609v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannaroth Siv" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Roca-Feltrer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mey Bouth" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0208" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560596v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0234" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295686v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1370-y" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560637v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rosa de Lavigne" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Rezende F&#233;lix de Lima" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielle de Pina-Costa" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1141-9" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560612v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Nair" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2208.160004" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560606v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P.M Grist" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Flegg" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Humphreys" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Suay Mas" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J.C. Anderson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0064-6" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560635v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vestergaard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borghini Fuhrer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00039-16" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560640v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Torrentino-Madamet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lep&#232;re" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01251-15" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560638v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Domergue" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0539-5" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560654v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)70046-0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560641v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Edwards" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Ly" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124300" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298185v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Sochantha" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0868-z" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560661v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Malmquist" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sundriyal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Chen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04419-14" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925134v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F. Gnadig" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaki Amaratunga" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1260867" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560653v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Adjuik" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupkumar Anvikar" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashley" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fallou Ba" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0301-z" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560651v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tarning" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00835-15" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560647v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narann Tops" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Kosal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0441-1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560668v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Takala-Harrison" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jacob" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arze" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cummings" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu491" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560656v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotha Eam" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanra Khean" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0614" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560652v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nhem" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dourng" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0633-3" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560639v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.10.004" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560649v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Koepfli" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila T Rodrigues" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Antao" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Orjuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003872" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560676v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Bordbar" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Tavul" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.010" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBTHG54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560673v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Dek" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Try" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03055-14" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560657v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116143" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00921203v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12876" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560672v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Venkatesan" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Gadalla" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Stepniewska" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Dahal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0031" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109682v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.029" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6WBKZNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560659v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Fall" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Camara" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-472" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560671v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cally Roper" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alifrangis" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Talisuna" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70826-6" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560674v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick M Fairhurst" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70777-7" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560663v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bosman" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Stassijns" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nackers" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Kim" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-394" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560677v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mueller" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Fleischmann" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095868" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560669v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008004" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560666v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coosemans" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Roey" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-387" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560662v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokheng Kao" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanghor Eal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03908-14" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378668v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Witkowski" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheaktra Chim" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheakvatey Ke" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01868-12" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01457905v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giganti" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.456764" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560678v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.10.001" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00873950v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakun Ros" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Duong" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweswaran Navaratnam" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-343" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00863935v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Sreng" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70252-4" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741114v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica T Lin" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J Juliano" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kharabora" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Sem" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chang Lin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06212-11" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741103v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harintsoa Ravony" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Aim&#233;e Vonimpaisomihanta" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelin Raherinjafy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Jahevitra" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0047" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741092v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Acestor" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Newton" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Guerin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044269" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741096v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-85" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741112v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05284-11" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741087v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoyer" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokomar Nguon" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najibullah Habib" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045797" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741098v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monidarin Chou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarorn Sum" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-295" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741089v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H David" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001811" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00628295v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Howes" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand P Patil" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B Piel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A Nyangiri" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline W Kabaria" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1265" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00631585v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-283" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741113v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028357" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741110v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1710.110355" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540480v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Baker" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fong Ho" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Pelecanos" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanhua Chen" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-129" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557032v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2010.09-0327" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557026v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013281" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835565v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01511-09" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557029v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Ramatoulaye Lawaly" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraphon Phimpraphi" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011358" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540459v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Picard" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ngbale" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-136" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741121v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tuseo" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365540903289670" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741118v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Henry-Halldin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie R Gray" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912496107" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741124v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00610-09" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319039v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara C Burns" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicksy Gumede" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0001-x" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BF41QCDD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560688v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Madji" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Djall&#233;" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Roger Koula" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.581" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560689v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ma&#239;ro" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mandeng" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Doyemet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Koyazegbe" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.01.023" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M57JF2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560690v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Diane Matsika-Claquin" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Massanga" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazi-Nzapako" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;negbia" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20001" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKH8T1RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560694v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Hima-Lerible" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talarmin" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg053" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560692v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Euridice Mavolomad&#233;" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-0934(03)00169-1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JFSF791-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560693v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joelle Mandeng" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Bem Tothy" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa Kelembho" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gresenguet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cdli.10.3.443-445.2003" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560696v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo Razanamparany" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aur&#233;gan" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.40.11.3964-3969.2002" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560698v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560685v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo-Razanamparany" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahery Ratsitorahina" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2508(00)01144-x" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMXRTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560684v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rasolofo-Razanamparany" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rasolonavalona" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramarokoto" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotomanana" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560686v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danis" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560682v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pecarrere" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ramaroson" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesbordes" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrianirinarisoa" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560681v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faibis" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144968v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558666v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9550-9_10" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-menard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1357-4495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117629006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalanandrianina Rakotoarisoa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovo Rakotomanga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocia Fenomanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Musango" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om&#233;ga Raobela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05163621v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouyssou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemu Golassa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08276-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Thomson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Cunningham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gatton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Murphy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de la Paz Ade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05282-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diwaba Carmel Teou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essoham Ataba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaila Alidou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Yakpa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efoe Sossou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Wade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caspar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Platon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062922v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Proellochs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Andolina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordache Ramjith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Stoter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan van Gemert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01930-24" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abnet Abebe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Cambel Dieng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisay Dugassa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deriba Abera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassew Shenkutie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04887-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deus Ishengoma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roly Gosling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Martinez-Vega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Beshir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Bailey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41591-024-00028-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Xu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaobao Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Ren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhu Chen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012334" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameyo Monique Dorkenoo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.24-0197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fidock" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03500-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Warsame" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manani Hemou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04922-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Cao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.1482" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimire Wendlamita Tarama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Sor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafama Siribi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka D&#233;b&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;n&#233; Kinda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04645-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyu Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Zhao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxia Tang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105725" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andargie Abate" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jifar Hassen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dembele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04570-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224093v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashenafi Assefa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Juliano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04635-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selam Mihreteab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Fidock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2312559" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04796-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamat Souleymane Issa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Hassane Taisso Mahamat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakha Diar Mahamat Saleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodbsse Boulotigam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04644-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Mabilotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011326" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araia Berhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stokes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2210956" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329320v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#237;a Figueroa-Romero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bissombolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Meremikwu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfudin Sacoor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(23)00414-X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hoss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doderer-Lang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lova Tsikiniaina Rasoloharimanana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2023.11.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144955v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00017-23" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Battista Priuli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cavallari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.106975" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2023.11.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224091v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela L&#8217;episcopia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Menegon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Soares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rosas-Aguirre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-05851-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samb Yade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Di&#232;ye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Mbaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Alpha Diallo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04588-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788885v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dysoley Lek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Rachmat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Harrison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwanna Chaoratanakawee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04279-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Paulus Wagner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Formaglio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Michal Dziekan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Beatriz Batista Rodrigues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca de Abreu-Fernandes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraima Neto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Jandondo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Ketrin Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050554" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Mart&#237;nez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.95" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor S Koko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vonhm" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses K Jeuronlon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04140-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790033v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Ley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Winasti Satyagraha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golam Kibria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Bancone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010174" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doderer-Lang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04250-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A Pfeffer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkasha Sadhewa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul Alam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11091045" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Mansoor" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Commons" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Douglas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abuaku" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Achan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-022-02265-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274270v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Ralinoro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tovonahary Angelo Rakotomanga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianasoambolanoro Rakotosaona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle A. Doll Rakoto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03776-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788894v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carod" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Parmentier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmarets" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenintsoa Rakotondrazaka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274271v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gansan&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah F. Moriarty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Yerbanga" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperance Ouedraogo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03585-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03291682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara H. Stokes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish K. Dhingra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Rubiano" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachel Mok" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Straimer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.66277" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Taylor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saorin Kim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim Kheng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinoun Muth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pety Tor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009690" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Robert Taylor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Hoglund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimnara Peerawaranun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nhien Nguyen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tinh Hien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03886-w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03265232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Uwimana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mangala Ndikumana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01365-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03273687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Riloha Rivas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mb&#225; Andeme" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#243;n Nsue Esidang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Policarpo Ricardo Ncogo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03807-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03475729v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.11.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558622v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La Paz Ade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ding" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03200-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-02865145v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02108-19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02735339v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Nzoumbou-Boko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Boris Gildas Pant&#233;-Wockama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Petiot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03264-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayor" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30271-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02571983v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hammam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Erdmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadet-Daniel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00874" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02942836v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Houz&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.07.017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02911712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-020-1005-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865146v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pfeffer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Howes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003084" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274278v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Incardona" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campillo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03324-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehul Dhorda" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin Baird" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barnwell" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03352-z" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03274274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Gupta" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Galatas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Chidimatembue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Huijben" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Cister&#243;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240174" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02289019v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lek Dysoley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bjorges" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-3862-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558683v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2652-y" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558648v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jones" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Cheng" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-3028-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558679v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Rodrigues Gomes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lavigne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Brasil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Leonel Peterka" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760180425" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02385376v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Mairet-Khedim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Kloeung" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz340" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Popovici" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Pierce-Friedrich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophalai Bin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Run" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy484" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558651v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Dhingra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Small-Saunders" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30543-2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558644v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisni Rahmat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael von Fricken" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002992" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558660v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30394-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558688v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08312-z" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bannister-Tyrrell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Krit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sluydts" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sochantha Tho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Sokny" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz211" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558674v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Macintyre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeka Adoke" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ouoba" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Barry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-019-2756-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiz313" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Friedrich" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01888-17" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558725v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bopp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Magistrado" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schaffner" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angana Mukherjee" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04104-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559242v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Naser Mohon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pillai" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofy011" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559258v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reingsey Samreth" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy060" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865083v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nsanzabana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Djalle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveth Gonzalez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2185-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01813852v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vachot-Gan&#233;e" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Iannello" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2329-y" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558706v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andriantsoanirina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gael Rajaonera" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rabearimanana" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2440-0" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558722v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Primault" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eak Por Piv" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2408.170768" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lover" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Dantzer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouasy Hongvanthong" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keobouphaphone Chindavongsa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susie Welty" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2367-5" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00354-18" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558717v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel J. Smith" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitta R.Y. Kamara" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foday Sahr" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samai" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Swaray" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.06.016" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559266v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Rossi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Vernaeve" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael van den Bergh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Nguon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Debackere" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1064" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558696v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwaka Kakolwa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhidin Mahende" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mandara" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Ngasala" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2524-x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Durnez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe Pareyn" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Mean" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2169-1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865089v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio Macete" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Bulo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crizolgo Salvador" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2401.170864" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Sane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Sow" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacary Sadio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41182-018-0128-3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558701v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ross" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Yeo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wicht" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05652-0" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559257v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30071-9" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01912544v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roesch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006555" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558708v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Set Srun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gryseels" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30193-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558715v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonal Gupta" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailja Singh" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rushdi Shakri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28757-4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559291v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix781" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963522v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Witkowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leli&#232;vre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ouji" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanila Ben Haddou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx412" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559325v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Imwong" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanokon Suwannasin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanon Kunasol" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kreepol Sutawong" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayfong Mayxay" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30048-8" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559320v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Culleton" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihua Zhang" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinay Ramaprasad" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz von Seidlein" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc1612765" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625796v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07275-9" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559287v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Smet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kindermans" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(17)30635-7" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559298v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soy Ty Kheang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv Sovannaroth" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovann Ek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Say Chy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phally Chhun" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2024-4" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01672315v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Dwivedi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuehn" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barry Roche" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2140-1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559330v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Watson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rj Taylor" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J White" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23061" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559309v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen M Dondorp" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a025619" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559293v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix625" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01336483v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beghain" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayola A Adegnika" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shafiul-Alam" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1513137" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560633v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Canavati" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandary Rang" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ashton" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1191-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560632v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Zimmerman" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004526" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560624v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaingona-Daniel" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Gama" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Almeida-De-Oliveira" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomeno Fortes" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1358-7" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560602v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kerkhof" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Willen" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1576-z" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01303621v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Langlois" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grange" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1258-x" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560610v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rasmussen" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick M. Fairhurst" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ringwald" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw641" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316516v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carissimo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawlouth Diallo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153881" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560614v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seshu Babu Vinjamuri" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Meek" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.15-0908" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560607v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somony Heng" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1558-1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560609v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannaroth Siv" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Roca-Feltrer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mey Bouth" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0208" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560616v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30148-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400964v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faway" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Volney" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Casteras" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1595-9" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02295686v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ravel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1370-y" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560637v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rosa de Lavigne" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Rezende F&#233;lix de Lima" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielle de Pina-Costa" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1141-9" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560596v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Duru" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0234" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560635v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithea Leang" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vestergaard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borghini Fuhrer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00039-16" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560612v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Boull&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanlaya Sriprawat" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Nair" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2208.160004" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560606v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P.M Grist" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Flegg" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Humphreys" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Suay Mas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim J.C. Anderson" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-016-0064-6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739357v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naw Htee Khu" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavuto Mukaka" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Tripura" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0701-8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01400955v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila S Ross" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30415-7" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560653v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Adjuik" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allan" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupkumar Anvikar" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashley" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Fallou Ba" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0301-z" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925134v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F. Gnadig" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaki Amaratunga" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1260867" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560641v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Edwards" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Ly" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124300" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298185v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Sochantha" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0868-z" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560661v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Malmquist" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Sundriyal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Caron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patty Chen" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.04419-14" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560638v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Domergue" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0539-5" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560654v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)70046-0" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560640v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Torrentino-Madamet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lep&#232;re" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Amalvict" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01251-15" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560647v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narann Tops" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Kosal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0441-1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560651v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tarning" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00835-15" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560668v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Takala-Harrison" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jacob" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Arze" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cummings" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiu491" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560656v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotha Eam" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanra Khean" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0614" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560652v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Nhem" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dourng" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0633-3" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560639v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2015.10.004" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182753v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-J&#233;r&#244;me Leba" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0752-x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560649v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Koepfli" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila T Rodrigues" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Antao" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Orjuela-S&#225;nchez" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van den Eede" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003872" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560659v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;caye Fall" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Camara" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-472" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560671v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cally Roper" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alifrangis" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambrose Talisuna" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70826-6" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560663v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bosman" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgen Stassijns" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nackers" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Kim" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-394" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560674v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick M Fairhurst" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(14)70777-7" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109668v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Yalcindag" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnathau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12696" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-82HZZR22-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00921203v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12876" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109696v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaranjaka" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsene Ratsimbasoa" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2010.140411" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109682v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.029" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6WBKZNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560672v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meera Venkatesan" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Gadalla" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasia Stepniewska" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Dahal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0031" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560673v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalin Dek" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorleak Try" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03055-14" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560676v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Bordbar" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Tuikue Ndam" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeh Jafari-Guemouri" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livingstone Tavul" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.010" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBTHG54-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560657v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116143" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560677v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Mueller" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Fleischmann" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095868" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560669v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mercereau-Puijalon" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143008004" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560666v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Coosemans" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Roey" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-387" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560662v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokheng Kao" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanghor Eal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.03908-14" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560678v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2012.10.001" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00873950v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakun Ros" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socheat Duong" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visweswaran Navaratnam" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharath Lim" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-343" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01457905v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillon" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giganti" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benedet" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#234;tres" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.456764" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378668v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Witkowski" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pheaktra Chim" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheakvatey Ke" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01868-12" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00861904v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Woodrow" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooksey" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Flegg" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Nagard" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02350-12" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109627v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R Chan" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002489" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00863935v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Sreng" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(13)70252-4" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741114v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica T Lin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J Juliano" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Kharabora" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rithy Sem" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Chang Lin" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06212-11" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741103v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harintsoa Ravony" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Aim&#233;e Vonimpaisomihanta" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelin Raherinjafy" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Jahevitra" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0047" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741092v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Acestor" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N Newton" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Guerin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044269" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741096v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-85" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705564v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Akiana" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119058109" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741112v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.05284-11" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741087v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoyer" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokomar Nguon" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najibullah Habib" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045797" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741098v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monidarin Chou" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarorn Sum" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-295" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741089v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H David" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001811" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00631585v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Durand" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baret" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-10-283" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00628295v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind E Howes" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand P Patil" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B Piel" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A Nyangiri" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline W Kabaria" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1265" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741113v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028357" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741110v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1710.110355" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557029v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaye Ramatoulaye Lawaly" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anavaj Sakuntabhai" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konate" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waraphon Phimpraphi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011358" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540459v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manirakiza" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Picard" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ngbale" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Gouandjika-Vasilache" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-136" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00540480v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Baker" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Fong Ho" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Pelecanos" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanhua Chen" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-9-129" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557032v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hubert" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2010.09-0327" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00557026v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013281" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00835565v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01511-09" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741121v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Tuseo" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00365540903289670" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741118v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Henry-Halldin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie R Gray" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0912496107" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00741124v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00610-09" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00319039v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara C Burns" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicksy Gumede" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillot" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-0001-x" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BF41QCDD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590983v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ekala" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-164" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560688v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Madji" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrine Djall&#233;" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Roger Koula" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2005.72.581" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560689v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ma&#239;ro" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mandeng" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Doyemet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Koyazegbe" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.01.023" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M57JF2L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560690v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Diane Matsika-Claquin" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Massanga" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mazi-Nzapako" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre T&#233;negbia" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20001" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CKH8T1RX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560694v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Hima-Lerible" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talarmin" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkg053" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560692v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Euridice Mavolomad&#233;" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-0934(03)00169-1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JFSF791-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560693v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joelle Mandeng" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesmin Bem Tothy" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kassa Kelembho" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gresenguet" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/cdli.10.3.443-445.2003" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560696v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo Razanamparany" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aur&#233;gan" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.40.11.3964-3969.2002" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560698v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560685v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Rasolofo-Razanamparany" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahery Ratsitorahina" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0923-2508(00)01144-x" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMXRTB1C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560684v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rasolofo-Razanamparany" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rasolonavalona" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramarokoto" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rakotomanana" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560686v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paris" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danis" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560682v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pecarrere" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ramaroson" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lesbordes" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andrianirinarisoa" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560681v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Faibis" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144968v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558666v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9550-9_10" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397406v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>