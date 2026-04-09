--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>