--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>