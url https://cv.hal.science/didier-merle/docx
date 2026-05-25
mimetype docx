--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Merle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Eocene hyperthermal seasonality from Paris Basin marine mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 685, pp.113547. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of reef-dwelling and associated lagoonal mollusc assemblages of the uplifted Niau Atoll (Tuamotu, French Polynesia) since the Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tröndlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien F. Montaggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (8), pp.87-125. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2026v48a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étonnants bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre &amp; sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Paratethys Sea (Aspellinae, Ergalataxinae, Coralliophilinae, Rapaninae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5611 (1), pp.1-106. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5611.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muricidae (Gastropoda, Muricoidea) of the Miocene Central Paratethys Sea (Haustrinae, Muricinae, Ocenebrinae, Pagodulinae, Typhinae, Muricidae incertae sedis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Harzhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5572 (1), pp.1-162. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5572.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling gel electrophoresis with photoluminescence reveals biochrome complexes in modern and fossil shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Polacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lutet-Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basuyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gueriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (12), pp.2807-2818. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.70176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on Paleogene decapod crustaceans from Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àlex Ossó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (3), pp.102887. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2025.102887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Conidae (Mollusca: Gastropoda) from the island of Rhodes (Greece) and their palaeoecological significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (11), pp.423-444. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Cenozoic Muricidae (Mollusca: Gastropoda) from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (15), pp.495-551. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fossiles de Normandie dans la typothèque des invertébrés fossiles du Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.74-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cannibalism in Crassimurex (s. s.) calcitrapa (Lamarck, 1803) (Gastropoda, Muricidae) from the Lutetian of the Paris Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheal L Mckinney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46 (13), pp.457-470. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécimens-types de gastéropodes fossiles du Miocène Supérieur de la collection Millet de la Turtaudière conservés au Muséum d’Angers: révision systématique et statut nomenclatural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete, Greece. Part 3: subgenus Conus (Monteiroconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonorakou Assimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koskeridou Efterpi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino della Societa Paleontologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 62, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4435/BSPI.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description de trois espèces nouvelles de Timbellus De Gregorio, 1885 (Mollusca: Gastropoda: Muricidae) de l’Éocène moyen du bassin de Paris et du Cotentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Goret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novapex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (3), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les journées du patrimoine géologique francilien (2017-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoécologie des mollusques du Maastrichtien du Mont Aimé et de Vertus (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association paléontologique de Villers-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2023 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 816, pp.1-70. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2022.816.1747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coquillages : motifs et couleurs fossiles. Bicentenaire de la Paléontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La paléontologie a 200 ans !, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The palaeobiogeography of Subpterynotus Olsson & Harbison, 1953 (Gastropoda: Muricidae) revisited with the description of two Cenozoic new species from Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lesport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ledon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (2), pp.102556. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2022.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte Rendu des journées de printemps 2022 (26 au 28 mai) : le Stampien de la région d'Étampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zetecopsis new name for Zetekopsis Merle, Garrigues & Pointier, 2022 (Gastropoda: Muricidae), not Zetekopsis Laubenfels,1936 (Porifera: Coelosphaeridae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sarmatian (middle Miocene) “petrified forest” of Gramada (NW Bulgaria):role of the calcareous crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (29), pp.911-932. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2022v44a29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a bothremydid turtle, Sindhochelys ragei n. gen., n. sp., from the early Paleocene of Pakistan, systematic and palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France de Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Ali Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq A. Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Memorial Jean-Claude Rage: A life of paleo-herpetologist, 43 (25), pp.1341-1363. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphie, vertébrés marins et peuplements associés de gisements disparus du Stampien (Rupélien) du nord du Hurepoix (Essonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France De Lapparent de Broin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Brisswalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Profichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising names from the dead: a time-calibrated phylogeny of frog shells (Bursidae, Tonnoidea, Gastropoda) using mitogenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.107040. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene Conidae (Mollusca: Gastropoda) of Crete (Greece). Part 1: genera Conilithes Swainson, 1840 and Conus (Kalloconus) da Motta, 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Muricidae (Mollusca, Gastropoda) from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Breitenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater paleotemperature and paleosalinity evolution in neritic environments of the Mediterranean margin: insights from isotope analysis of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pucéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 543, pp.109582. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the paleobiogeography of Eofavartia Merle, 2002 (Gastropoda: Muricidae) with the description of a new species from the Miocene of Java (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Landau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 106 (4), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2020.102444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five new muricid species (Mollusca, Gastropoda) from the Eocene of France, Senegal and Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenophora Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intense bone fluorescence reveals hidden patterns in pumpkin toadlets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M Antoniazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.5388. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41959-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The upper Miocene gastropods of northwestern France, 3. Muricidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard M Landau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ceulemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank van Dingenen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cainozoic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of fossil Bursidae and their use for phylogeny calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Puillandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (1), pp.247-265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2019v41a5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arrêtés préfectoraux de protection de géotope : retour d’expérience de la première application en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion du Conseil scientifique régional de l’Île-de-France portant sur le patrimoine géologique du site de Meudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802-2018 : 220 Ans d'histoire Des Périodiques Au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (1), pp.1--40. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2018v53a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stalked crinoids from Gan (Late Ypresian, southwestern France): exceptional stereom preservation, paleoecology and taxonomic affinities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 137 (2), pp.225-244. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-018-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1802–2018 : 220 ans d'histoire des périodiques au Muséum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Côtez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mabille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Chester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rocklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Deroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropods and bivalves from the Eocene marly formations of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New regulatory tool for the conservation of the geological heritage in France: the Prefectural Decree of the Protection of the Geotope (APPG). Application and feedback in the Yvelines department (Paris basin, Île-de-France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 189 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2018002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des coraux scléractiniaires du Langhien (Badénien, Miocène moyen) de Lăpugiu de Sus (Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.321. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03432492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One for each ocean: revision of the Bursa granularis (Röding, 1798) species complex (Gastropoda: Tonnoidea: Bursidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Beu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (4), pp.384-398. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyx029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des territoires d'origine des parures en coquillage mésolithiques de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.7-23. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of shallow-marine and non-marine algae stable isotope (δ18O) compositions over long periods: Example from the Palaeogene of the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 485, pp.247-259. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalves on mecochirid lobsters from the Aptian of the Isle of Wight: Snapshot on an Early Cretaceous palaeosymbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 453, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Early Cenozoic ghost shrimps (Decapoda, Axiidea, Callianassidae) from Pakistan and their palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Hyžný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafique Ahmed Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (3), pp.341 - 353. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2016n3a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Eocene coleoid (Cephalopoda) diversity from statolith remains: taxonomic assignation, fossil record analysis, and new data for calibrating molecular phylogenies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (5), pp.e0154062. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil associations from the middle and upper Eocene strata of the Pamplona Basin and surrounding areas (Navarre, western Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Astibia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitor Payros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Elorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Álvarez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/rev_JIGE.2016.v42.n1.51601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Light Reveals the Diversity of Jurassic Shell Colour Patterns: Examples from the Cordebugle Lagerstätte (Calvados, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (6), pp.e0126745. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogene climate evolution in the Paris Basin from oxygen stable isotope (δ18O) compositions of marine molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172 (5), pp.576-587. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2015-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molluscs of the “Falunière” of Grignon (Middle Lutetian, Yvelines, France): quantification of lithification bias and its impact on the biodiversity assessment of the Middle Eocene of Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm T. Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (3), pp.345-365. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2015n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the giant snake Gigantophis (Madtsoiidae) from the Paleocene of Pakistan: Paleobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imdad Brohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (3), pp.147 - 153. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine new species of Muricidae Rafinesque, 1815 (Mollusca, Gastropoda) from the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volutidae (Mollusca: Gastropoda) of the Lakhra Formation (Earliest Eocene, Sindh, Pakistan): systematics, biostratigraphy and paleobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annachiara Bartolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafiq Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3826 (1), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3826.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore–offshore gradient in metacommunity turnover emerges only over macroevolutionary time-scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Tomašových</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zuschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1795), pp.20141533. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.1533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Paleogene decapod crustaceans from the Sulaiman and Kirthar Ranges, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Garassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (2), pp.101 - 117. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lutétien de Damery : géologie, environnements, associations de bivalves et gastéropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fossiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°3, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00815116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ostracod fauna from the outcroup &amp;quot;la falunière&amp;quot; of Grignon (Lutetian, Paris Basin): Stratigraphical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (4), pp.909-959. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2012n4a12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Lutetian climate in the Paris Basin: Implications for a marine hotspot of paleobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cheype</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.587-604. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-012-0307-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of four new muricid species (Mollusca: Gastropoda) from Philippines and the Caribbean area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33, pp.557-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of residual colour patterns to the species characterization of Caenozoic molluscs (Gastropopoda, Bivalvia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (2-3), pp.171-179. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2010.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First systematic study using the variability of the residual colour patterns: the case of the Paleogene Seraphsidae (Mollusca, Gastropoda, Stromboidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (3), pp.417-477. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2010n3a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lutétien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 109, pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual anatomy of the ectoparasitic muricid Vitularia salebrosa from W. Panama (Neogastropoda: Muricidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nautilus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 123 (3), pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of the Messinian salinity crisis: Insights from Cyprus sections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orszag-Sperber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-M. Blanc-Valleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rouchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 217 (1-4), pp.52-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New muricid species (Mollusca: Gastropoda) from French Guiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Garrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (2), pp.517-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental perspective on evolutionary evolution in the radula of the predatory neogastropod family Muricidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Gallardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American malacological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions coralliennes du Badénien (Miocène moyen) de la bordure occidentale de la dépression de Transylvanie (Roumanie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cornée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Filipescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1-2), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucellopsis (Gastropoda, Muricidae), a new genus from the paralic domain of the European Palaeogene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (1-2), pp.177-189. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of Trunculariopsis trunculus (Linnaeus, 1758) (Mollusca: Gastropoda) from the Basin of Arcachon (Gironde) : the second exotic muricid on the French Atlantic Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Filippozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46, pp.299-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jsowerbya, new genus of Muricidae (Mollusca Gastropoda) from the Eocene of the Paris (France) and Hampshire basins (England), with a phylogenetic assessment of its ocenebrine versus ergalataxine affinities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral cords of the Muricidae (Mollusca: Gastropoda): importance of ontogenetic and topological correspondences for delineating structural homologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.367-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in muricid shell studies : challenge and future works.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolletino malacologico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39(9-12), pp.161-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition to the knowledge of the Lower Palaeogene Eocithara Fischer, 1883 (Neogastropoda: Harpidae: Harpinae) and phylogenetic analysis of some related genera.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New species of Eocithara Fischer, 1833 (Gastropoda : Harpidae) from the Early Paleogene with phylogenetic analysis of the Harpidae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26(1), pp.61-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morphology of Pliocene, Quaternary and Recent shells of Ocenebra erinaceus (Linnaeus, 1758) and O. brevirobusta Houart, 2000 (Mollusca, Muricidae, Ocenebrinae): reflections on the intra- and interspecific variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crönier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Néraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.263-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence pliocène de Marchésieux - Résultats analytiques et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, pp.39-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. Muséum national d'histoire naturelle, 1, pp.1-43, 2025, Stratotype, Isabelle Rouget, 978-2-38327-009-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/St02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil and Recent Muricidae of the world. Part Muricopsinae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Pointier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 9783948603243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Dourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle. Biotope éditions, pp.34, 2011, Balades géologiques, Patrick De Wever, 9782914817745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-01477496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promenade géologique à Etampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Houssaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'Histoire naturelle. Biotope éditions; BRGM, 2008, Balades géologiques, Patrick De Wever</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some major contributors to Lutetian palaeontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-40, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional remarkable sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Lutetian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-69, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A selection of biographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications scientifiques du Muséum national d'Histoire naturelle, pp.41-48, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paris Basin Lutetian: an example of palaeobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.180-166, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-123, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The residual coloured patterns of Lutetian shells from the Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Kriloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian Stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-216, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratotype sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques du Muséum national d'Histoire naturelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutetian stratotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.52-56, 2025, Stratotype, 978-2-38327-009-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer du Maastrichtien, une mer mal connue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire régional du patrimoine géologique en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danien en lambeau sous les surfaces d'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61-66, pp.58-59, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage Éocène-Oligocène : la rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France: riches, paysages, biodiversités, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-99, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région de Beynes et son anticlinal: un voyage du Crétacé à l'ère industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thibieroz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély j-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), pp.416, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections publiques au service des citoyens et des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gély, J-P., Bergerat F., Le Callonnec, L., Ober, D. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île-de-France. Roches, paysages, biodiversité, ressources, constructions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGBP, Mémoire hors-séries (11), 416 p., 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Stampien : dernières présences marines en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Géologues du bassin de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodiversité et patrimoines d'Île de France. Roches, Paysages, biodiversité, ressources, constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-111, 2024, 978-2-9550042-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des anciens « points chauds » de la biodiversité marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.236-237, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’aube de la vie organisée sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.194-195, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopatrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Egoroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2022, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le temps, les couleurs passent, mais ne trépassent…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-231, 2022, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grignon, « terre sainte » de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-71, 2022, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bryozoaires et les Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spongiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les foraminifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données paléontologiques, un réexamen des faunes : Ostracodes et mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vertus–Mont Aimé (Marne) : les péripéties séculaires d’une datation stratigraphique autour de la limite K-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouvellement des peuplements marins au Danien : l’exemple des mollusques du bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Quelques zooms sur le Danien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inventaire du contenu paléontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brachiopodes et les Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer de corail du bassin de Paris : biodiversité, environnement et climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Saint Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien. Collection Patrimoine géologique. Publications scientifiques du MNHN.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03433571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrozoaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Montenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Zibrowius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratotype Danien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le contenu paléontologique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l'Optimum Climatique de l'Éocène inférieur en domaine littoral et continental : exemple du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression de l’Optimum Climatique de l’Éocène inférieur en domaine littoral et continental : exempledu Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Di Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controls on sedimentary deposits in the coastal environments of the Paris Basin at the Eocene-Oligocene transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Beernaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Minoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05127322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type room of the fossil invertebrate collection at the Muséum national d'Histoire naturelle in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Héraklion (Crete), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Conidae evolution: Present insights and future challenges in taxonomy and palaeobiogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psarras Christos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hellenic Malacological Society and the Natural History Museum of Crete, Sep 2024, Heraclion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod prey of the Middle Lutetian muricid, Crassimurex calcitrapa (Lamarck, 1803)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Ichnofabric Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International ichnoloàgical Association, Oct 2023, Faxe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La typothèque des invertébrés fossiles du Muséum (MNHN), un instrument indispensable au service de la taxinomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Collections sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mollusk shells record the seasonal variations of temperature during the Mid Eocene Climatic Optimum in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Flehoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer maastrichtienne, la dernière mer identifiée dans le basin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléontologie et archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Villers-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Cherchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forage de Maisse, une nouvelle coupe de référence pour le Cénozoïque du Bassin de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moreno-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tortonian Conidae of Crete. New species revealed under UV light. Subgenera Conus (Lautoconus), Conus (Plagioconus) and a possible new subgenus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online event, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of epibenthic molluscs on a Tortonian reef in central Crete, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Psarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efterpi Koskeridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimina Antonarakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiriakoulis I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of symbiosis with Campanile giganteum (Lamarck, 1804): an historical perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldstein Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ichnofabric Workshop 16A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Livingston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleotemperature and paleosalinity evolution across Eocene-Oligocene Transition in North Atlantic Ocean: Insights from geochemical analysis of bivalve shells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chavagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater seasonal paleotemperature evolution in brackish environments of the Isle of Wight during the Eocene-Oligocene Transition: insights from combined δ18O-Δ47 analyses of bivalve shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Briard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc de Rafélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Daëron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILUVIAN : Deciphering hidden Information with LUminescence of Vetigrastropoda using new Imaging ANalytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Jeunes chercheurs du DIM Matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering hidden Information with Luminescence of Vetigrastropoda using new Imaging Analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Moreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM Matériaux anciens et patrimoniaux, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: reconstitution de paléoenvironnements marins durant le premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue séquence de Marchésieux: étude pluridisciplinaire du premier cycle glaciaire de l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Courbouleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Farjanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Braccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Dax était sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic stratigraphy of the Eocene/Oligocene deposits from the Cormeilles-en-Parisis section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Callonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Chateauneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchi Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Marlot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Flehoc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letourneux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tr&#246;ndl&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2026v48a6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Harzhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M Landau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5611.1.1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5572.1.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05384818v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Polacchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lutet-Toti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basuyaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alb&#233;ric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.70176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafique Ahmed Lashari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2025.102887" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Psarras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efterpi Koskeridou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pacaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ledon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldstein Donald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal L Mckinney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psarras Christos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonorakou Assimina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskeridou Efterpi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4435/BSPI.2023.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.816.1747" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778354v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lesport" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2022.102556" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garrigues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Pointier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Saint Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire M&#233;tais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Bartolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Ali Brohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq A. Lashari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a25" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Baut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France De Lapparent de Broin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brisswalter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Profichet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Sanders" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a24" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Breitenberger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Da&#235;ron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109582" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102444" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02096329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Goutte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Mason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M Antoniazzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jared" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41959-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ceulemans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Dingenen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T Sanders" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Auberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laloi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel C&#244;tez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mabille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Chester" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rocklin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2018v53a1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-018-0162-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501781v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Astibia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Elorza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Payros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01897008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03432492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chaix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyx029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01934510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14749" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01557354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;not" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.06.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.03.025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432775v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2016n3a2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapierre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German &#193;lvarez-P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_JIGE.2016.v42.n1.51601" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2015-016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm T. Sanders" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imdad Brohi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafiq Lashari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2014.03.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWTG4LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813327v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3826.1.3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Toma&#353;ov&#253;ch" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dominici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zuschin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1533" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pasini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2012.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ5F3VHB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815116v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pacaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebrun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00785363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cheype" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-012-0307-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9BP5LZ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrigues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint-Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0L1XJQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551272v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Saint-Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2010n3a4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00687998v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Simone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Herbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549174v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orszag-Sperber" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caruso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-M. Blanc-Valleron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410737v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297495v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Gallardo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200810v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Saint Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Corn&#233;e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Filipescu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saint Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.07.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSFZ9CFQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZFW7KHG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Filippozzi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018688v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023093v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berrou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#246;nier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N&#233;raudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Farjanel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Courbouleix" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Braccini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269476v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/St02" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625029v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01477496v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Egoroff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Wever" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036318v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnefoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Houssaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273856v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273799v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273871v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273936v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kriloff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273821v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269831v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chateauneuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829958v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thibieroz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829934v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c113" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cazes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c092" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751663v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c110" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751636v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c033" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501858v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501847v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501840v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poignant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501831v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501835v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501853v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03433571v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501849v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Zibrowius" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05417357v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Di Filippo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447194v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127322v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Beernaert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Minoletti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8616" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763253v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763263v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554498v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587995v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cherchi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588033v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moreno-Soler" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554552v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assimina Antonarakou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiriakoulis I" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554851v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094052v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18358" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292699v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Moreuil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562615v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Braccini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00562608v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146025v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherchi Francesca" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>