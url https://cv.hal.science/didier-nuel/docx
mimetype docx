--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -553,78 +553,78 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
+              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033838v1</w:t>
+                <w:t xml:space="preserve">hal-04810597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
               </w:r>
@@ -687,78 +687,78 @@
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810597v1</w:t>
+                <w:t xml:space="preserve">hal-05033838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
@@ -3336,298 +3336,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and dicarboxylation of .alpha.-haloalkynes catalyzed by nickel cyanide under phase-transfer conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cochini</w:t>
+                <w:t xml:space="preserve">Oxidative addition of Ph3PCHCHO to [Os3(CO)10(MeCN)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Petrignani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noe Rosas</w:t>
+                <w:t xml:space="preserve">Nicholas Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/om00037a086⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/dt9920000757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838270v1</w:t>
+                <w:t xml:space="preserve">hal-01838273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative addition of Ph3PCHCHO to [Os3(CO)10(MeCN)2]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antony Deeming</w:t>
+                <w:t xml:space="preserve">Mono- and dicarboxylation of .alpha.-haloalkynes catalyzed by nickel cyanide under phase-transfer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Whittaker</w:t>
+                <w:t xml:space="preserve">Jean Francois Petrignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5, </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 11 (1), pp.493 - 495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/dt9920000757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/om00037a086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838273v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen atom transfer from dimethyl sulfoxide and N2O to triphenylphosphine mediated by a cyanooxomolybdate(IV) anion</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S.B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Tocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 384 (3), pp.347 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4043,64 +4043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 1, pp.68 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Randle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 8 (12), pp.1537 - 1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 375 (2), pp.217 - 232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5088,51 +5088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E170D8"/>
+    <w:nsid w:val="FFF66EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>