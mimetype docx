--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -336,429 +336,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+                <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Agostini</w:t>
+                <w:t xml:space="preserve">Yoann Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+                <w:t xml:space="preserve">hal-05033838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Hennebelle</w:t>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cirillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Nuel</w:t>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033838v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
@@ -770,51 +770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,291 +1006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
+                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Giordano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Delphine Moraleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969189v1</w:t>
+                <w:t xml:space="preserve">hal-02373357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
+                <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9RA08709E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373357v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umpolung Reactivity of in Situ Generated Phosphido-Boranes: An Entry to P-Stereogenic Aminophosphine-Boranes</w:t>
               </w:r>
@@ -1423,90 +1423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (39), pp.5427-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1566,51 +1566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1657,103 +1657,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Palpacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
@@ -1791,103 +1791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Phosphine Oxides as Multitalented Preligands En Route to the Chemoselective Palladium-Catalyzed Oxidation of Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Tenaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (5), pp.728 - 732. </w:t>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,64 +2202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2331,64 +2331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective synthesis of both enantiomers of tert-butylphenylphosphine oxide from (S)-prolinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cyclodextrins on the rhodium-catalysed hydrogenation of unsaturated carboxylic acids in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (5-6), pp.289 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Choukrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 85 (3), pp.287 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S.B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 213 (1-2), pp.3 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,341 +3336,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative addition of Ph3PCHCHO to [Os3(CO)10(MeCN)2]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mono- and dicarboxylation of .alpha.-haloalkynes catalyzed by nickel cyanide under phase-transfer conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Arzoumanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cochini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Powell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Whittaker</w:t>
+                <w:t xml:space="preserve">Jean Francois Petrignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 11 (1), pp.493 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om00037a086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/dt9920000757⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838273v1</w:t>
+                <w:t xml:space="preserve">hal-01838270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and dicarboxylation of .alpha.-haloalkynes catalyzed by nickel cyanide under phase-transfer conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Oxidative addition of Ph3PCHCHO to [Os3(CO)10(MeCN)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Deeming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Petrignani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noe Rosas</w:t>
+                <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 11 (1), pp.493 - 495. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om00037a086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/dt9920000757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838270v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen atom transfer from dimethyl sulfoxide and N2O to triphenylphosphine mediated by a cyanooxomolybdate(IV) anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,64 +3755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S.B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Tocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3901,77 +3901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 384 (3), pp.347 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,77 +4030,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative addition of Ph 3 PCHCHO at a triosmium cluster with cleavage of C–;H bonds: crystal structures of two isomers containing the new ligands Ph 3 PCCHO and Ph 3 PCHCO, respectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 1, pp.68 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4159,77 +4159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging rather than chelation in the substitution chemistry of the osmium(I) complex [Os2(MeCO2)2(CO)6] with potentially chelating phosphines and arsines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Randle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 8 (12), pp.1537 - 1544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4301,64 +4301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 375 (2), pp.217 - 232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Fe3(N≡CMe)(CO)9 during the reaction of Fe3(μ3-CMe)(CO)10X clusters with alkynes (X = no) or diazoalkanes (X = H). First examples of ethylidyne-nitrogen coupling to acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkyne-induced carbyne-carbyne coupling in the trinuclear bis(carbyne) iron cluster Fe3(CO)9(.mu.3-COC2H5)(.mu.3-CCH3). X-ray structures of Fe3(CO)6(.mu.-CO)2.mu.3-.eta.4[C(OC2H5)C(CH3)C(C6H5)C(C6H5)] and Fe3(CO)6(.mu.-CO)2.mu.3-.eta.4[C(CH3)C(OC2H5)C(Si(CH3)3)C(Si(CH3)3)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylidyne-alkylidyne coupling induced by carbon monoxide addition to the bis(alkylidyne) cluster Fe3(CO)9(.mu.3-CCH3)(.mu.3-COC2H5): an unexpected reversible reaction. X-ray structure of Fe3(CO)9[P(C6H5)3](.mu.3-.eta.2-CH3C.tplbond.COC2H5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,51 +5088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFF66EBC"/>
+    <w:nsid w:val="6A86513D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>