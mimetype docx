--- v2 (2026-05-06)
+++ v3 (2026-06-03)
@@ -336,563 +336,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hennebelle</w:t>
+                <w:t xml:space="preserve">Emile Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Cirillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Nuel</w:t>
+                <w:t xml:space="preserve">Paola Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033838v1</w:t>
+                <w:t xml:space="preserve">hal-04851803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2024, 89 (7), pp.4741-4748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810597v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Resolution, and Absolute Configuration of a Phosphine-Based Hemicryptophane Cage with an Endo Phosphorus Lone Pair and Formation of the Corresponding Gold Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+                <w:t xml:space="preserve">Marc Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Agostini</w:t>
+                <w:t xml:space="preserve">Yoann Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Doriane Manick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Nava</w:t>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.4741 - 4748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760697v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to Chiral Phosphangulene Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Vandeputte</w:t>
+                <w:t xml:space="preserve">The Adaptative Modulation of the Phosphinito–Phosphinous Acid Ligand: Computational Illustration Through Palladium-Catalyzed Alcohol Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tété Etonam Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Nava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (8), pp.5314-5319. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (21), pp.4999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c02674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29214999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851803v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Prochiral N-Heterocyclic Carbenes to Optically Pure Metal Complexes New Opportunities in Asymmetric Catalysis</w:t>
               </w:r>
@@ -1025,90 +1025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum–(phosphinito–phosphinous acid) complexes as bi-talented catalysts for oxidative fragmentation of piperidinols: an entry to primary amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moraleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Michaud-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (65), pp.37825-37829. </w:t>
@@ -1159,90 +1159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General methodology for the chemoselective N-alkylation of (2,2,6,6)-tetramethylpiperidin-4-ol: Contribution of microwave irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (3), pp.240-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,490 +1404,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Membrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Palpacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801040⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06283h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905995v1</w:t>
+                <w:t xml:space="preserve">hal-01870774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt(III)-catalysed C–H allylation with vinylaziridines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phosphinous Acid Platinum Complex as Robust Catalyst for Oxidation: Comparison with Palladium and Mechanistic Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (10), pp.1600 - 1603. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (39), pp.5427-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8qo00173a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816352v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chiral supramolecular bisphosphinite palladacycles through hydrogen transfer-promoted self-assembly process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cobalt(III)-catalysed C–H allylation with vinylaziridines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyu Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Palpacelli</w:t>
+                <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (72), pp.10132 - 10135. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (10), pp.1600 - 1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc06283h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8qo00173a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870774v1</w:t>
+                <w:t xml:space="preserve">hal-01816352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Phosphine Oxides as Multitalented Preligands En Route to the Chemoselective Palladium-Catalyzed Oxidation of Alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Membrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Tenaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (5), pp.728 - 732. </w:t>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Buono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2331,51 +2331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective synthesis of both enantiomers of tert-butylphenylphosphine oxide from (S)-prolinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Molina-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cyclodextrins on the rhodium-catalysed hydrogenation of unsaturated carboxylic acids in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (5-6), pp.289 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Choukrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 85 (3), pp.287 - 293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark S.B. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 213 (1-2), pp.3 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cochini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Petrignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3497,51 +3497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative addition of Ph3PCHCHO to [Os3(CO)10(MeCN)2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3626,51 +3626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen atom transfer from dimethyl sulfoxide and N2O to triphenylphosphine mediated by a cyanooxomolybdate(IV) anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,487 +3723,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution effects at bridging vinyl ligands: Molecular structures of [Os3H(CHCHR)(CO)10] where R = OEt or ferrocenyl</w:t>
+                <w:t xml:space="preserve">Oxidative addition of Ph 3 PCHCHO at a triosmium cluster with cleavage of C–;H bonds: crystal structures of two isomers containing the new ligands Ph 3 PCCHO and Ph 3 PCHCO, respectively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 1, pp.68 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c39900000068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-328X(90)87065-L⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838258v1</w:t>
+                <w:t xml:space="preserve">hal-01838248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of attachment of the triply-bridging C6H4 ligand in open triosmium clusters: Crystal structures and fluxionality of the clusters [Os3(PMe)(C6H4)(CO)8L] (L = CO or PEt3)</w:t>
+                <w:t xml:space="preserve">Substitution effects at bridging vinyl ligands: Molecular structures of [Os3H(CHCHR)(CO)10] where R = OEt or ferrocenyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S.B. Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Tocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 384 (3), pp.347 - 360. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-328X(90)87127-Y⟩</w:t>
+              <w:t xml:space="preserve">, 1990, 384 (1-2), pp.181 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-328X(90)87065-L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838263v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative addition of Ph 3 PCHCHO at a triosmium cluster with cleavage of C–;H bonds: crystal structures of two isomers containing the new ligands Ph 3 PCCHO and Ph 3 PCHCO, respectively</w:t>
+                <w:t xml:space="preserve">Mode of attachment of the triply-bridging C6H4 ligand in open triosmium clusters: Crystal structures and fluxionality of the clusters [Os3(PMe)(C6H4)(CO)8L] (L = CO or PEt3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Whittaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 1, pp.68 - 70. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 384 (3), pp.347 - 360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c39900000068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-328X(90)87127-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838248v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging rather than chelation in the substitution chemistry of the osmium(I) complex [Os2(MeCO2)2(CO)6] with potentially chelating phosphines and arsines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Randle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Hardcastle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Deeming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Fe3(N≡CMe)(CO)9 during the reaction of Fe3(μ3-CMe)(CO)10X clusters with alkynes (X = no) or diazoalkanes (X = H). First examples of ethylidyne-nitrogen coupling to acetonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkyne-induced carbyne-carbyne coupling in the trinuclear bis(carbyne) iron cluster Fe3(CO)9(.mu.3-COC2H5)(.mu.3-CCH3). X-ray structures of Fe3(CO)6(.mu.-CO)2.mu.3-.eta.4[C(OC2H5)C(CH3)C(C6H5)C(C6H5)] and Fe3(CO)6(.mu.-CO)2.mu.3-.eta.4[C(CH3)C(OC2H5)C(Si(CH3)3)C(Si(CH3)3)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkylidyne-alkylidyne coupling induced by carbon monoxide addition to the bis(alkylidyne) cluster Fe3(CO)9(.mu.3-CCH3)(.mu.3-COC2H5): an unexpected reversible reaction. X-ray structure of Fe3(CO)9[P(C6H5)3](.mu.3-.eta.2-CH3C.tplbond.COC2H5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,77 +4906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt( iii )-catalysed C–H allylation with vinylaziridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyu Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Biletskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
@@ -5088,51 +5088,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A86513D"/>
+    <w:nsid w:val="51C231F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5319,51 +5319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-nuel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5055-0583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031440673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-2805-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Vandeputte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02674" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hennebelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cirillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nuel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c02984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810597v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04760697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;t&#233; Etonam Kondo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Agostini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29214999" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyu Kong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12698" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Michaud-Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA08709E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01969189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Giordano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.12.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemouzy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Olivieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b00333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palpacelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06283h" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Biletskyi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Clavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8qo00173a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Tenaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601261" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cs00311j" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sanz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Summerton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt33019b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leyris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bigeault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.05.140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD7X0VGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Achard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2005.10.058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71SC62KV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Molina-Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charbit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2004.02.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQMZ7B1G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Arzoumanian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(00)88537-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T39Z4R4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Garc&#237;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Rosas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om970132+" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cabrera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Garcia Guiterrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00011a071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2S3FZKSF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838285v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Choukrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(93)80056-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC765165F8E9E84EEF01B3BADFED6511B8B7E239/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Deeming" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S.B. Felix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(00)83807-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW5WSKBM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838275v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cochini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00029a049" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F127Z243-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838270v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Petrignani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00037a086" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7WVM0P9Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Powell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whittaker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/dt9920000757" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-THWFF51H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-5102(91)85056-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D5GQXV8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c39900000068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SK5C0NNW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Tocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87065-L" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAAC2E57B3AB0CA5A1DC6FD11786CED1863645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Marshall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard O'Brien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(90)87127-Y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL049LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Randle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-5387(00)80331-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF6G054K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838241v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hardcastle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(89)85116-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS294HZ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(86)80186-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQNQ2FZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dahan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00292a032" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X5F8RK5V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838048v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om00127a022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-781XD6TF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530604v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02530964v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>