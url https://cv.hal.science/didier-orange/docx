--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lc Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, http://dx.doi.org./10.1016/j.agwat.2014.09.006. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId427"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D5824F9"/>
+    <w:nsid w:val="26FFD17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333633v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>