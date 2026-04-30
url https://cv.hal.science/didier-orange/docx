--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARTHWORM'S ENHANCEMENT POTENTIAL OF CONSTRUCTED WETLAND WASTEWATER TREATMENT PROCESS IN A REUSE PERSPECTIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a reuse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26FFD17A"/>
+    <w:nsid w:val="5A91C28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>