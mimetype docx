--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a reuse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier ORANGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HydroSciences Montpellier (HSM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8693-1778</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033169675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Phage Pretreatment and TiO2–Thyme Essential Oil Photocatalysis: A Synergistic Approach to Pseudomonas aeruginosa Biofilm Inhibition and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Chkir Dit Jlizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Ben-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05466422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating water fluxes in the critical zone using water stable isotope approaches in the Groundnut and Ferlo basins of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (1), pp.e14787. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic framework for assessing the hydrological impact of Faidherbia albida in an arid area of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brunetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 622, 129717 [16 p.]. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Approach for Public Flower Garden Renovation in Hanoi Center: Perspective for Building a Green City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (15), pp.2712. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15152712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Variability in the Hydrological Regimes and Water Resources of the Ouham River Basin at Batangafo, Central African Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.334. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences13110334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fluvial organic carbon flux and its response to short climate variability and damming on a large-scale tropical Asian river basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 903, pp.166589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of seasonal water use of Faidherbia albida (Delile) A.Chev. in a Sahelian agroforestry parkland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Sokhna Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalisse Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (Numéro 3 : Colloque Agroforesterie en Afrique de l'Ouest), pp.196-204. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.20512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Inspiring Elements from Natural Services of Water Quality Regulation Could Be Applied to Water Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3030. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14193030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Effect of Eisenia sp. Epigeic Earthworms on the Hydraulic Conductivity of Sand Filters for Wastewater Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan -Tâm Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (7), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14071048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parameterisation approaches for estimating soil hydraulic parameters with HYDRUS-1D in the groundnut basin of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Stumpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (15), pp.2327-2343. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2142474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling-based assessment of suspended sediment transport related to new damming in the Red River basin from 2000 to 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 197, pp.104958. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2020.104958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The UNESCO FRIEND-Water program: accelerates, shares and transfers knowledge and innovation in hydrology across the world in the frame of the Intergovernmental Hydrological Program (IHP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-5-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface water-groundwater relations in an agrosystem with strong climatic constraints in the central-western groundnut basin : case of the Sob and Diohine watersheds in the Niakhar Opse (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the Fouta Djallon Highlands Still the Water Tower of West Africa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bakary Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Paméla Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Bouramanding Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12112968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Variability of Sediments, Dissolved Solids and Dissolved Organic Matter Fluxes in the Congo River at Brazzaville/Kinshasa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dieudonne Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Murielle Bayonne Padou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankyes Datok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.341. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10090341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Climate Agreement: Promoting Interdisciplinary Science and Stakeholders’ Approaches for Multi-Scale Implementation of Continental Carbon Sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Loireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6715. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Budget of Hydroclimatology and Hydrosedimentology of the Congo River in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy D Moukandi N’kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Tshimanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Tshitenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.2613. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12092613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Approach to Diagnose the Impacts of Global Changes on Discharge and Suspended Sediment Concentration within the Red River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.958. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11050958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la baisse hydrologique actuelle de la rivière Oubangui à Bangui, République Centrafricaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anthropogenic activities on water quality and plankton communities in the Day River (Red River Delta, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Thi Thu Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thuy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Thi Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Thi Nguyet Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6435-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on bioaccumulation of cadmium in the wetland plant Typha latifolia: A nature-based experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Kien Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Elger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.1284-1297. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialist hydropower governances compared: dams and resettlement as experienced by Dai and Thai societies from the Sino-Vietnamese borderlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Habich-Sobiegalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2409-2419. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-017-1170-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradictory hydrological impacts of afforestation in the humid tropics evidenced by long-term field monitoring and simulation modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneke de Rouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keoudone Latsachak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (7), pp.2691-2704. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-20-2691-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Aquatic Bacteria to Terrestrial Runoff: Effects on Community Structure and Key Taxonomic Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuong T. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan H. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc A. Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.N. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.889. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et gestion des ressources en eau en Afrique : repenser l'usage et l'amélioration des services éco-systémiques de l'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque-Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Laraque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Modeste Yakoubou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Eco-Trop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.317--326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of terrestrial runoff on organic matter, trophic state, and phytoplankton in a tropical, upland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Hong Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-015-0439-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil erosion, dissolved organic carbon and nutrient losses under different land use systems in a small catchment in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.314 - 323. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01702419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N, P, Si budgets for the Red River Delta (northern Vietnam): how the delta affects river nutrient delivery to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Quynh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (1-3), pp.241-259. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9549-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of the chemical composition of precipitation and wet deposition fluxes over three Sahelian savannas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dungall Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Galy-Lacaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.314-327. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do compost and vermicompost improve macronutrient retention and plant growth in degraded tropical soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thu Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Biogas Scheme to Control Soil Erosion on Sloping Lands in North Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dardenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Geier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Forum Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, January, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring (1960–2008) of the river-sediment transport in the Red River Watershed (Vietnam): Temporal variability and dam-reservoir impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ha Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (408), pp.4654-4664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological regime and water budget of the Red River Delta (Northern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyet Minh Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (37), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JSEAES.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of near infrared reflectance spectroscopy (NIRS) to quantify the impact of earthworms on soil and carbon erosion in steep slope ecosystem A study case in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Henry de Tureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (81), pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00574974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rehabilitation of tropical soils using compost and vermicompost is affected by the presence of endogeic earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Plumere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Doan Thu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (46), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2010.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00575425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water losses in the Niger river ineer delta: water balance and flooded surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatogoma Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soumaguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Olivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (22), pp.3157-3160. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of Payments for Environmental Services (PES) as a means to manage watershed services in mainland Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alana George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthorn Boonsaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.16-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00392772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and impact of human disturbance on sediment transport in the Red River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Dang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.A260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00456091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of afforestation in Northern Vietnam: Assessing local variations using geographically weighted regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meredith Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Epprecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.561-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00453626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High latrine coverage is not reducing the prevalence of soil-transmitted helminthiasis in Hoa Binh province, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Yajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung Do Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thach Dang Thi Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dai Tran Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (3), pp.237-241. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trstmh.2008.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (1), pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Above-ground earthworm casts affect water runoff and soil erosion in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maigualida Ricoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical analysing techniques for soil erosion evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences and Technology Journal of Agriculture and Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runoff and sediment losses from 27 upland catchments in Southeast Asia: Impact of rapid land use changes and conservation practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alamban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boosaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bricquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128 (4), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use impacts on surface runoff and soil detachment within agricultural sloping lands in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen V. T.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.109-118. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00395586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of changes in land use and earthworm activities on carbon and nitrogen dynamics in a steepland ecosystem in Northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bernhard Reversat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (1), pp.69-77. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-007-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A walk down the Cap de Creus canyon, Northwestern Mediterranean Sea: Recent processes inferred from morphology and sediment bedforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lastras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Urgeles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amblas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 246 (2-4), pp.176-192. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00567154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow gas off the Rhone prodelta, Gulf of Lions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lorenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 234 (1-4), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal dynamics of total suspended sediment and organic carbon species in the Congo River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Etcheber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.4019. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre stabilité des agrégats ou des mottes et risques de ruissellement et d'érosion en nappe mesurés sur parcelles en zone soudanienne du Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drissa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (1), pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major and trace element geochemistry in the upper Niger river (Mali): physical and chemical weathering rates and CO2 consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Picouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valladon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 185, pp.93-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REUTE water optimization in Occitanie : biofilm control in the chain of constructed wetlands and drip-irrigation devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Ecohydrological Systems: How Biodiversity Enhance Constructed Wetlands for Sustainable Water Reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm Mucus as a Natural Stabilizer for TiO₂ Nanoparticles: A bio-inspired Approach for Improved Photocatalysis and Biofilm Control in Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation of constructed wetlands: exploring the potential of Trichoderma for the removal of emerging organic pollutants and the reuse in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadra Bel-Haj-Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th AOP Tunisia for sustainable water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic biofilm control in constructed wetlands and drip-irrigation devices as a key factor in the reuse capacity of water in Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Ait-Mouheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faye Waly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Aroui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a reuse perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm's enhancement potential of constructed wetland wastewater treatment process in a REUSE perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 - Conférence Euro-Mediterrannéenne sur la Réutilisation des eaux usées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPONTANEOUS MACROFAUNA BIODIVERSITY IN VERTICAL CONSTRUCTED WETLANDS IN OCCITANIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Tam Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REUSE EUROMED 2024 : Euro-Mediterranean Conference on Wastewater Reuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, MONTPELLIER, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted phenology of Faidherbia albida paced with the dynamics of the water table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidy Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim M.L. Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variability in the Sine-Saloum basin and its impacts on water resources: case of the Sob and Diohine watersheds in the region of Niakhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waly Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alima Niang Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS 2018 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Pékin, China. pp.391-399, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-391-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface : Hydrological processes and water security in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongbo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyuan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazheng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes and Water Security in a Changing World, 8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIEND-Water (Flow Regime from International Experimental and Network Data), Nov 2018, Beijin, China. pp.163-169, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-383-3-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More C uptake during the dry season? The case of a semi-arid agro-silvo-pastoral ecosystem dominated by Faidherbia albida, a tree with reverse phenology (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2020, Vienne, Austria. 1 p., </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; INRA; World Agroforestry; Agropolis International; MUSE, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Dupraz; M. Gosme; G. Lawson, May 2019, Montpellier, France. pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faidherbia-Flux”: adapting crops to climate changes in a semi-arid agro-sylvo-pastoral open observatory (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drones to upscale yield and land-equivalent-ratio from plot to stand in an agro-silvo-pastoral system: the “Faidherbia-Flux” collaborative observatory (groundnut basin, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yélognissé Agbohessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josias Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Senegal. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of polar pesticides and glyphosate in Mekong Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu-Trang Tran-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Huy Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam-Son-Hai Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Thu-Thao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY (Vol. 253).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE AMERICAN CHEMICAL SOCIETY, Apr 2017, Washington, United States. pp.ISSN 0065-7727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking reforestation with forest policies: A multi-scale and interdisciplinary methodology applied to Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R.G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Calder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Biennial Conference of the IASC : Governing shared resources: connecting local experience to global challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cheltenham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land use change on earthworm diversity and activity : the consequence for soil fertility and soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd international conference on sustainable sloping lands and watershed management : linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vientiane, Laos. pp.130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00396308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforestation policies and upland allocation in northern Vietnam: An institutional approach for understanding farmer strategies and land use change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium: Towards sustainable livelihoods and ecosystems in mountainous regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Chiang Mai, Thailand. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An institutional approach for understanding farmer strategies and land management in northern Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy R. G. Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial IASCP Conference: Survival of the Commons: Mounting challenges and new realities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific narratives and policy: the need for a pragmatic approach regarding land management in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nguyen Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Calder I.R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Sustainable use of natural resources and poverty dialogue in Montane Mainland South East Asia (MMSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Sapa, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'architecte dans la promotion de la biodiversité et des SfN pour la Gestion locale des eaux usées en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Bousselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gerino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAAP2024 - Formation, recherche et projets pratiques en Architecture, Aménagement et Paysage en Asie du Sud-Est : de l’innovation à la structuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison d'Edition de la Construction, Hanoi (Vietnam), 2024, 978-604-82-8125-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Real Time Complex Event Processing And Stream Reasoning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laty Ndiaye Mouhamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Diop Serigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Information Infrastructure and Networking Symposium (GIIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://edas.info/showPaper.php?m=1570978523, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04731400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical methods and tools for integrated land and water management, to deal with issues related to conservation and utilization of land and water resources and systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Noble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Topic 4, 2010, E-conference on Integrated Land and Water Resources Management in Rural Watersheds 5 October- 8 November 2009, FAO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00457314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm’s enhancement potential of constructed wetland for wastewater treatment & REUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Wetland Systems for water pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Fort de France, La Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faidherbia-Flux: a collaborative observatory for Ecosystem Services and GHG in a semi-arid agro-silvo-pastoral system (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Watershed Research to Agricultural Strategies in a Commune of Northern Vietnam: Local Knowledge for Natural Resources Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Le Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phai Do Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Watershed Management in Cultivated Sloping Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai An Phan Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Sloping Lands and Watershed Management: Linking research to strengthen upland policies and practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Luang Prabang, Laos. , 159 p., 2006, Proceedings of the International Conference on Sustainable Sioping Lands and VVatershed Management: linking research to strengthen upland policies and practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRIEND-Water A Global Perspective 2014-2022 Facts and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Verbist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Marteleira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO. pp.96, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic dynamics of upstream Ubangi river at Mobaye, Central African Republic : comparative study of the role of Savannah and Equatorial forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rufin Nguimalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Waterendji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Yambele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tshimanga, R.M. (ed.); Moukandi N'kaya, G.D. (ed.); Alsdorf, D. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congo Basin hydrology, climate, and biogeochemistry : a foundation for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, pp.83-96, 2022, Geophysical Monograph Series, 9781119656975. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119657002.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la marée sur le calcul des flux de matière exportées à l'océan en milieu estuarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.T.N. Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.347-358, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche sociohydrologique pour renouveler les savoirs sur le fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Riaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Ogilvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sané, T. (ed.); Dièye, E.H.B. (ed.); Dia, A.H. (ed.); Descroix, Luc (ed.); Sow, B.A. (ed.); Diédhiou, P. (ed.); Diakhaté, M.M. (ed.); Ndour, N. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des sociétés et des milieux côtiers et estuariens d'Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, pp.121-140, 2021, 978 2 343 22490 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer les eaux usées en engrais et embellir les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.30-31, 2020, 978-2-7099-2850-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture sur pentes au Vietnam : une nécessité pour la sécurité alimentaire et un risque pour la durabilité du système agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Quang Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Tran Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose Eric (ed.); Duchaufour H. (ed.); De Noni Georges (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutte antiérosive : réhabilitation des sols tropicaux et protection contre les pluies exceptionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2012, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00712692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Thiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roose, E. ; Albergel, J. ; De Noni, G. ; Sabir, M. ; Loouina A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Efficacité de la GCES en milieu semi-aride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF, EAC et IRD éditeurs, pp.116-121, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire de la Medjerda au littoral du golfe de Tunis OMELI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oula Amrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderraouf Hzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahiba Houijji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30426.41925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les états de surface des sols au Nord Vietnam : une méthode pour estimer et cartographier l'érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies traditionnelles de gestion conservatoire et de restauration des sols au Vietnam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pham Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of government policies on land use in Northern Vietnam: an institutional approach for understanding farmer decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime M. Amezaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toan Duc Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A91C28A"/>
+    <w:nsid w:val="CEC70746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8693-1778" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033169675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05466422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkir Dit Jlizi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Ben-Haj-Amor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020213" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Diongue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Stumpp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.L. Diongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brunetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stumpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15152712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13110334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Quynh Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Sokhna Sarr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalisse Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rocheteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.20512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canovas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14193030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gilibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan -T&#226;m Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2142474" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104958" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Abdo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telesphore Brou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dietrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-5-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093283v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Do" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03082841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Faty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pam&#233;la Manga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Bouramanding Diedhiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12112968" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dieudonne Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Murielle Bayonne Padou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankyes Datok" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10090341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desjardins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176715" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D Moukandi N&#8217;kaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tshimanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Tshitenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12092613" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11050958" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque-Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Thi Thu Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Duong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Trung Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Thi Phuong Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thi Nguyet Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6435-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Hoang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.237" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Habich-Sobiegalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Thiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-017-1170-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587501v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keoudone Latsachak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2691-2016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong T. Le" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong T. Ho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan H. Trinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc A. Trinh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.N. Luu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00889" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Modeste Yakoubou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Trinh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyet Minh Luu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Hong Trinh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Sy Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Minh Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0439-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Janeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q03Z5F0Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178001v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9549-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dungall Laouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Galy-Lacaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakar Diop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thu Doan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricoy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dardenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Geier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen Duy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ha Dang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Etcheber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSEAES.2009.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJXWH7FN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00574974v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henry de Tureaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thuy Doan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Toan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00575425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Plumere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Doan Thu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Tran Duc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2010.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHJX6CM8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soumaguel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Olivry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7389" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FK45HTM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00392772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana George" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthorn Boonsaner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Valentin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Dang Thi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453626v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith Williams" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Epprecht" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yajima" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Do Trung" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thach Dang Thi Cam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Tran Cong" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.08.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395587v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2007.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NHVGVSZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396253v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maigualida Ricoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396257v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.03.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S735BKMV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335798v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pomel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nguyen Van" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pham Quang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran Duc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395588v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alamban" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boosaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bricquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.06.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQFVTKXL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen V. T." TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396302v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bernhard Reversat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0179-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JKK77TZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00567154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lastras" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canals" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urgeles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amblas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.09.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorenson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tesi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002335" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04102669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roose" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669404v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valladon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411303v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alliet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadra Bel-Haj-Amor" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411279v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05492395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05350476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526931v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lacou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Parisi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527307v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gonti&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Tam Costa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179537v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Faye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidy Sow" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim M.L. Diongue" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295209v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alima Niang Fall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-391-2020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142306v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongbo Yu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhui Lu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyuan Cai" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazheng Yu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-3-2020" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174881v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11203" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173988v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Sanou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koala" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02563125v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouspard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koala" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;logniss&#233; Agbohessou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Trang Tran-Thi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Huy Do" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam-Son-Hai Truong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Thao Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thu-Thao Nguyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818084v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime M. Amezaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R.G. Large" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Calder" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396308v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821031v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Toan Tran" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy R. G. Large" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755654v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Duc Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Calder I.R" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871090v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04731400v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laty Ndiaye Mouhamet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Diop Serigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Benis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00457314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Noble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Parisi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753720v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Le Hoa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phai Do Duy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755649v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai An Phan Ha" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925233v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Mishra" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Verbist" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Marteleira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093281v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rufin Nguimalet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Waterendji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Yambele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119657002.ch6" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276894v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T.N. Minh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276884v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mohamed" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00712692v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quang Ha" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/71/26/92/PDF/2012_IRDCollSem_HaitiAUF_Orange.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Thiet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925219v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Hammami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Houijji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30426.41925" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402255v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delaitre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>