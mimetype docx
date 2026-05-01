--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -100,151 +100,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille World Design Capitale 2020. Suite à donner. Mise en perspective de l’évènement, avant, après.</w:t>
+                <w:t xml:space="preserve">Les activités productives et la planification dans la métropole lilloise. Un demi-siècle d’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LILLE DESIGN/WORLD DESIGN CAPITALE. 2023</w:t>
+              <w:t xml:space="preserve">PUCA - Plan Urbanisme Construction Architecture. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455206v1</w:t>
+                <w:t xml:space="preserve">hal-04455121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités productives et la planification dans la métropole lilloise. Un demi-siècle d’évolution</w:t>
+                <w:t xml:space="preserve">Lille World Design Capitale 2020. Suite à donner. Mise en perspective de l’évènement, avant, après.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUCA - Plan Urbanisme Construction Architecture. 2023</w:t>
+              <w:t xml:space="preserve">LILLE DESIGN/WORLD DESIGN CAPITALE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455121v1</w:t>
+                <w:t xml:space="preserve">hal-04455206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille Métropole, World Design Capital 2020. Lille-Design paper n°3 pp 76-81</w:t>
               </w:r>
@@ -398,369 +398,219 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’urbanisme de crise : un nouvel horizon pour les villes et les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paulhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.éditorial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Toile industrielle® ou l’expérience dunkerquoise d’un nouvel outil de gouvernance économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turminel Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 408, pp14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -770,901 +620,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of metropolises in Germany and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Feiertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARL - Akademie für Raumentwicklung in der Leibniz-Gemeinschaft. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9783888381126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé and outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Grabski-Kieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.200-204, 2022, 978-3-88838-111-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional differences in Germany and France – between spatial reform and persistence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Gustedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARL - Akadmie für Raumentwicklung in der Liebniz-Gemeinschaft. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9783888381126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation in cities and regions: current themes in Germany and France : three significant points of discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Grabski-Kieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities and Metropolises in France and Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-22, 2022, 978-3-88838-111-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Krystel Mazy &amp; Pauline Bosredon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas commenté des friches au fil de l’eau ; La Louvière &amp; Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Mons, pp.147-167, 2021, 9782873251321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération urbaine et métropolitaine transfrontalière au Nord-Ouest de l’Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demazière Christophe; Desjardins Xavier; Sykes Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance des métropoles et des régions urbaines - Des réformes institutionnelles aux coopérations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan Urbanisme Construction Architecture - PUCA, 2020, collection recherche du PUCA n°240, 97852111381841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle économie, création de valeur dans la ville et partage de la richesse à Lille et Belo Horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Flavia Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Maria Melo</w:t>
+                <w:t xml:space="preserve">Anderson Orestes Cavalcante Lobato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pagliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bosredon, F. Dumont, A.M.A. Diniz, A.M. Melo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richesses en partage au Brésil et en France. Approches socio-spatiales croisées dans le Minas Gerais et le Nord-Pas de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse du Septentrion, pp89-139, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+                <w:t xml:space="preserve">Denise Bellan-Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bellan</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deboudt, Philippe; Larrue, Corinne; Bersani, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités écologiques, territoires littoraux &amp; développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.41-46, 2010, Environnement et société, 978-2-7574-0134-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities and metropolises in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Grabski-Kieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academy for Territorial Development in the Leibniz Association (ARL). </w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.15043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04501218v1</w:t>
+                <w:t xml:space="preserve">Econstor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2022, 978-3-88838-111-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1819,51 +1819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Grulois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Gustedt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.econstor.eu/bitstream/10419/266400/1/1822198097.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turminel Romain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Feiertag" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Zimmermann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398673v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Flavia Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Orestes Cavalcante Lobato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pagliato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455206v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Grulois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398651v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paulhiac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turminel Romain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Feiertag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Zimmermann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Gustedt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Melo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Flavia Machado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Orestes Cavalcante Lobato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pagliato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.15043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.econstor.eu/bitstream/10419/266400/1/1822198097.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>