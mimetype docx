--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1495,282 +1495,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Power of Coercion Abstraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cretin</w:t>
+                <w:t xml:space="preserve">Tracing ambiguity in GADT type inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2012: 39th ACM SIGPLAN-SIGACT Symposium on Principle Of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650910v1</w:t>
+                <w:t xml:space="preserve">hal-01093845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing ambiguity in GADT type inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garrigue</w:t>
+                <w:t xml:space="preserve">GADTs Meet Subtyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093845v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GADTs Meet Subtyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+                <w:t xml:space="preserve">On the Power of Coercion Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Workshop on ML</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">POPL 2012: 39th ACM SIGPLAN-SIGACT Symposium on Principle Of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jan 2012, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2103656.2103699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093816v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADT meet subtyping</w:t>
               </w:r>
@@ -2425,185 +2425,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+                <w:t xml:space="preserve">System F with Coercion Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8456, INRIA. 2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093910v1</w:t>
+                <w:t xml:space="preserve">hal-00934408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System F with Coercion Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cretin</w:t>
+                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8456, INRIA. 2014, pp.36</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934408v1</w:t>
+                <w:t xml:space="preserve">hal-01093910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADT meet Subtyping</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3B5385C"/>
+    <w:nsid w:val="A7B99E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4317,51 +4317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-6278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080653553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cretin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633628.2633631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650910v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montagu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T008PLG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582570v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.02.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156628v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/pubs/226237/Luca-Cardelli-Fest-MSR-TR-2014-104.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-6278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080653553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cretin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633628.2633631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103699" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montagu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T008PLG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582570v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.02.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156628v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/pubs/226237/Luca-Cardelli-Fest-MSR-TR-2014-104.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>