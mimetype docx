--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2425,185 +2425,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System F with Coercion Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cretin</w:t>
+                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8456, INRIA. 2014, pp.36</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934408v1</w:t>
+                <w:t xml:space="preserve">hal-01093910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full reduction in the face of absurdity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scherer</w:t>
+                <w:t xml:space="preserve">System F with Coercion Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8456, INRIA. 2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093910v1</w:t>
+                <w:t xml:space="preserve">hal-00934408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GADT meet Subtyping</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7B99E3E"/>
+    <w:nsid w:val="7FA6D0A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4317,51 +4317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-6278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080653553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cretin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633628.2633631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103699" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montagu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T008PLG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582570v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.02.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156628v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/pubs/226237/Luca-Cardelli-Fest-MSR-TR-2014-104.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-6278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080653553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428136v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scherer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair O'Brien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03936636v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blaudeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001629v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02001268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01235596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cretin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603128" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01081547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Williams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;variste Dagand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2633628.2633631" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garrigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03542-0_19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772993v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37036-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093816v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2103656.2103699" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montagu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1480881.1480926" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pottier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11417170_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8T008PLG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05438544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930213v12" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00582570v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04801582v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649818" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.02.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00156628v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2008.12.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.microsoft.com/pubs/226237/Luca-Cardelli-Fest-MSR-TR-2014-104.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914493v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>