--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FBEE741"/>
+    <w:nsid w:val="ED230A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>