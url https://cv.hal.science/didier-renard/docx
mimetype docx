--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED230A11"/>
+    <w:nsid w:val="A48BFA64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>