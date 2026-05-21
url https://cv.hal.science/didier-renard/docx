--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Renard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9402-0007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17581998X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of integrating thermal, electrical, and seismic geophysical methods for shallow groundwater modeling in the critical zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 358, pp.157-207. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian conditional simulation (PGS) of the Budenovskoe uranium roll-front deposit, central Kazakhstan: 3D model of the host sedimentary sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2023.2253399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and Principal Spatial Patterns: Illustration for Octopus Distribution Off Mauritania Over the Period 1987–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedah Ahmed-Babou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.113-128. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-022-10018-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering to map a 3D anthropogenic pedo-geochemical background for excavated soil reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sauvaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.107031. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2022.107031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bauxite seam attributes and quantifying in-situ ore volume uncertainty in the presence of geophysical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oktay Erten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Mcandrew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25726838.2019.1708666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Temporal Variability in Spatial Distributions Using Min–Max Autocorrelation Factors: Sardine Eggs in the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (11), pp.4835-4849. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-23-4835-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical note: Water table mapping accounting for river-aquifer connectivity and human pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2019-101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling image analysis and thermo-mechanical simulation results to produce a model of the fracture network in a nuclear glass canister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 522, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Simulation of Isotropic Gaussian Random Fields on a Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lantuéjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (8), pp.999-1020. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09799-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-homogeneous model for kriging dosimetric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (7), pp.847-863. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-019-09823-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Gaussian and derived methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, CRAS2A3293, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Specific Volume to Measure the Spatial Sampling of Deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (7), pp.791-809. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-016-9647-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a methodological approach for the estimation of recoverable resources with uranium deposits in central Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (2), pp.95-103. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275815Y.0000000002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource estimation of in situ leach uranium projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Z Abzalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S R Drobov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gorbatenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Vershkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (2), pp.71-85. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275814Y.0000000055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Modeling by Iterative Least Squares: Univariate and Multivariate Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (4), pp 453-470 DOI 10.1007/s11004-012-9434-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-012-9434-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes cavitaires de sclérose en plaques : étude multicentrique sur vingt patients [Cavitary lesions in multiple sclerosis: multicenter study on twenty patients].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Corlobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (12), pp.965-9. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01576397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D representations of a uranium roll-front deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1743275812Y.0000000011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of methodology on volumetric Uncertainty estimation in static reservoir models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pontiggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bellentani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (10), pp.1359 - 1371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D near-surface geophysics and geostatistics for heterogeneities characterization and water table monitoring on the Orgeval critical zone observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géophysique et géostatistique pour une estimation 3D des propriétés physiques de la proche surface de la Zone Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of SPDE method to a continental-fluvial uranium ore body and comparison with classical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Febvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IAMG Conference (Nancy 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Depth Conversion with Uncertain and/or Incomplete Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Conference &amp; Exhibition 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Complex Tectonic Structures in Any Kind of Grid without Space Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chautru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedram Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geoscientists &amp; Engineers, Dec 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'une anisotropie variable dans la modélisation géologique à l'aide de la méthode du potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de Géostatistique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating field interpretations to geological modeling with the potential field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pizzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Courrioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Freulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019, International Association of Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear glass alteration bridging the gap from surface reactivity description to reactive transport at the scale of the fractured block</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Repina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources (CMWR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Geostatistical methods through the Stochastic Partial Differential Equation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAMG Conference, Perth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining geostatistical hiercharchical clustering (GHC) and potential field method for fast and flexible domaining with updating capabilities : a case study with grade shell modelling in iron ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the spatial sampling of a deposit to mineral resources classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Celhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queiroz Celeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Geostatistics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46819-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-objective Evolutionary Algorithm for Cloud Platform Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Legillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Melab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NIDISC/IPDPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Variograms Of The Underlying Gaussian Random Functions In The Truncated Pluri- Gaussian Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Esterle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for simulating fractures in a fault zone: Analysis of the data from &amp;quot;cirque de Navacelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoenv2014 ( 10th Conference on Geostatistics for Environmental Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical filtering of 4D seismic data: methods and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jeannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of the Brazilian Geophysical Society &amp; EXPOGEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Geophysical Society &amp; EXPOGEF, Aug 2013, Rio de Janeiro, Brazil. pp.1432-1434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APCOM 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Assessment of the resources of a Gold Deposit by Transitive Kriging</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Vann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Deraisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th APCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Porto Allegre, Brazil. Modeling the geometry of a mineral deposit domain with a Potential Field</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of radioelectric exposure in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Wackernagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Conference on Geostatistics for Environmental Applications (geoENV2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for an Easy Use of Stochastic Process-Based Models Such as Flumy to Reproduce a Fluvial Meandering Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd EAGE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienne, Austria. pp.WSP-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of key parameters for reproducing a fluvial meandering reservoir using FLUMY, a stochastic process-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sedimentological Congress - Mendoza, Argentina, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Mendosa, Argentina. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From outcrop to process-based reservoir modelling of fluvial meandering systems. The key issue of parameter choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From River to Rock Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aberdeen, United Kingdom. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based and Stochastic Modelling of a Fluvial Meandering System: Example of the Loranca Miocene Succession (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Beaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 AAPG Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Antonio, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in quantification of process-based models for meandering channelized reservoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, Geostats 2008, Santiago Chile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.607-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotopic bi-categorical variables in Plurigaussian truncated simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Doligez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.289-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the truncated gaussian simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.799-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and geo-statistics for a 3D estimation of physical properties within the critical zone sub-surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">terreno ozcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, PARIS, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Chourio-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Woillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurigaussian Simulations in Geosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Loc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.176, 2011, 978-3-642-19606-5. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Modeling with gstlearn: A High-Performance Solution for R and Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatunde D. Akanbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey M. Yarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spatiotemporal Data Analytics and Machine Learning [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.115675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The data extension issue: geological constraints applied in geostatistical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin M. &amp; Rainaud JF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shared Earth Modeling: Knowledge based solutions for building and managing subsurface structural models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, pp.17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pesticide concentrations in the Craie du nord aquifer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Chery, G. de Marsily. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquifer systems management : Darcy's legacy in a world of impending water shortage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists, chap.38 - p. 511-524, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélations dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesky Incomplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pairwise likelihood approach for the empirical estimation of the underlying variograms in the plurigaussian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Freulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A specific volume to measure the spatial sampling of deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic variogram modeling by iterative least squares. Univariate and multivariate cases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS D5.6 - Geostatistical library for iAOS - v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Caumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University; MINES ParisTech, PSL University, Centre de géosciences. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTAROS – IMR Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech - PSL Research University. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian framework for Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech - Ecole des mines de Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic sur cas d'étude bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External Drift on Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAF characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic Bayésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech; Centre de Géosciences / Equipe de Géostatistique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-collocated Cokriging in Unique Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental variogram in presence of measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilités dans ISATOIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Kriging & Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiLayers estimation with colocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 2 (2013, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Mines ParisTech. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO4REDD Sous-traitance ARMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical consulting, tutoring, development and implementation contract report of year 1 (2012, VALE Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rivoirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MINES ParisTech. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle pour MAAFK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Fitting of an intrinsic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de bords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geostatistical Study of Jerónimo Gold Deposit (Atacama Region, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Alfaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Acquisition Factorial Kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angle Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desassis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Variogram Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] No. R090519DRFO, MINES ParisTech; ARMINES. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Finite Differences in ISATIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tests on Factorial Kriging Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity analysis through geostatistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antoine Séguret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A48BFA64"/>
+    <w:nsid w:val="77BD2BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-renard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9402-0007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17581998X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583595v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Gesret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04204488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abzalov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2023.2253399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02491613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oktay Erten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Mcandrew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25726838.2019.1708666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-23-4835-2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2019-101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02271322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Repina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02736248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09799-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Quentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caffari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09823-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01302355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VC4PVXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410131v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9647-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01540062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraisme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275815Y.0000000002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01081861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Abzalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R Drobov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gorbatenko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Vershkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275814Y.0000000055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00959647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-012-9434-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R13GF01N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01576397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corlob&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Goizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rumbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.02.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743275812Y.0000000011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pontiggia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bellentani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9657" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Didier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Febvey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedram Masoudi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Binet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03108777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chautru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447272v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pizzella" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Courrioux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428841v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Repina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408586v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wagner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pilger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Carey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Celhay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Queiroz Celeste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46819-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248574v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Melab" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hamilton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Esterle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797608v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797482v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00740958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wackernagel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beaudelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05517955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19607-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05445906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde D. Akanbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M. Yarus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115675" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213962v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petiteau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305760v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707887v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03071535v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01820877v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219863v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219875v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01153335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00962488v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957759v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01219880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antoine S&#233;guret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01093498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00818957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00957760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766407v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584858v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01408494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>