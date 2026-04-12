--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,269 +100,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc redécouvert de Rodez</w:t>
+                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Blanc</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.12035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38655-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563825v1</w:t>
+                <w:t xml:space="preserve">hal-04563266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’aqueduc redécouvert de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Spötl</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563266v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc de Cahors, au plus près du relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -387,77 +387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un castrum du Bas-Empire et du haut Moyen Age à Cahors-Divona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -573,51 +573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Scientifiques du Parc Naturel Régional des Causses du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Pech-Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La belle vallee du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -711,51 +711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard nouveau sur Cahors-Divona, chef-lieu de la cité des Cadurques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79, pp.377-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première lecture des trois disques de Vazerac (Tarn-et-Garonne) : un ensemble inédit de &amp;quot;disques musicaux&amp;quot; antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -1043,51 +1043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monumentalisation de Cahors Divona : nouveautés et acquis de la recherche récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monumentalisation des villes de l’Aquitaine et de l’Hispanie septentrionale durant le Haut-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, alain bouet - Ausonius, Sep 2015, Villeneuve sur Lot, France. pp.379/390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1125,64 +1125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuves du nettoyage des concrétions calcaires de l’aqueduc antique de Divona-Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Passchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquae Ductus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Toulouse Jean Jaures, Feb 2013, Toulouse (Université Toulouse - Jean Jaurès), France. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,77 +1207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dépôts carbonatés en contexte archéologique, une mémoire de la gestion de l’eau, J. d’études géo archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAE Nanterre, Sep 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Age : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors et ses captages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique (IIe siècle a.C. – VIe siècle p.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, aquitania; Société de Borda, Jun 2009, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars et réaménagements de l’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des réseaux d’eau courante dans l’Antiquité. Réparations, modifications, réutilisations, abandons, récupération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Nancy 2, Nov 2009, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple gallo-romain de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur les temples romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius université Bordeaux, Nov 2003, Bordeaux, France. pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,51 +1623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciennes tuileries, briqueteries et fours à chaux du sud du département du Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Âge : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et mourir en temps de guerre de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.27-51, 2013, 9782810709403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’ateliers sidérurgiques de l’âge du Fer sur les sites de l’autoroute A20 : Courcan (Cours, Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Izac-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vaginay; Lionel Izac-Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âges du Fer dans le Sud-Ouest de la France. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14/1, </w:t>
@@ -2064,51 +2064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces vides et espaces bâtis dans la ville antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains vagues durant l'antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>