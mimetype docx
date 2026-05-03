--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,364 +100,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
+                <w:t xml:space="preserve">L’aqueduc de Cahors, au plus près du relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563266v1</w:t>
+                <w:t xml:space="preserve">hal-04563822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc redécouvert de Rodez</w:t>
+                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Blanc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.12035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38655-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563825v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc de Cahors, au plus près du relief</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’aqueduc redécouvert de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.38-41</w:t>
+              <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563822v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un castrum du Bas-Empire et du haut Moyen Age à Cahors-Divona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -573,51 +573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Scientifiques du Parc Naturel Régional des Causses du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Pech-Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La belle vallee du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -711,51 +711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard nouveau sur Cahors-Divona, chef-lieu de la cité des Cadurques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79, pp.377-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première lecture des trois disques de Vazerac (Tarn-et-Garonne) : un ensemble inédit de &amp;quot;disques musicaux&amp;quot; antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -1043,51 +1043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monumentalisation de Cahors Divona : nouveautés et acquis de la recherche récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monumentalisation des villes de l’Aquitaine et de l’Hispanie septentrionale durant le Haut-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, alain bouet - Ausonius, Sep 2015, Villeneuve sur Lot, France. pp.379/390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1125,64 +1125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuves du nettoyage des concrétions calcaires de l’aqueduc antique de Divona-Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Passchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquae Ductus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Toulouse Jean Jaures, Feb 2013, Toulouse (Université Toulouse - Jean Jaurès), France. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,77 +1207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dépôts carbonatés en contexte archéologique, une mémoire de la gestion de l’eau, J. d’études géo archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAE Nanterre, Sep 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Age : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors et ses captages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique (IIe siècle a.C. – VIe siècle p.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, aquitania; Société de Borda, Jun 2009, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars et réaménagements de l’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des réseaux d’eau courante dans l’Antiquité. Réparations, modifications, réutilisations, abandons, récupération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Nancy 2, Nov 2009, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple gallo-romain de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur les temples romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius université Bordeaux, Nov 2003, Bordeaux, France. pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,51 +1623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciennes tuileries, briqueteries et fours à chaux du sud du département du Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Âge : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et mourir en temps de guerre de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.27-51, 2013, 9782810709403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’ateliers sidérurgiques de l’âge du Fer sur les sites de l’autoroute A20 : Courcan (Cours, Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Izac-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vaginay; Lionel Izac-Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âges du Fer dans le Sud-Ouest de la France. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14/1, </w:t>
@@ -2064,51 +2064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces vides et espaces bâtis dans la ville antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains vagues durant l'antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>