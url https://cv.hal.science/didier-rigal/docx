--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,256 +100,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aqueduc de Cahors, au plus près du relief</w:t>
+                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.12035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38655-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563822v1</w:t>
+                <w:t xml:space="preserve">hal-04563266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman aqueduct maintenance in the water supply system of Divona, France</w:t>
+                <w:t xml:space="preserve">L’aqueduc de Cahors, au plus près du relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38655-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04563266v1</w:t>
+                <w:t xml:space="preserve">hal-04563822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc redécouvert de Rodez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -387,77 +387,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, société et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -504,51 +504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un castrum du Bas-Empire et du haut Moyen Age à Cahors-Divona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Études littéraires, scientifiques et artistiques du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.141-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -573,51 +573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Scientifiques du Parc Naturel Régional des Causses du Quercy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Pech-Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La belle vallee du Lot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -711,51 +711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard nouveau sur Cahors-Divona, chef-lieu de la cité des Cadurques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79, pp.377-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -959,51 +959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première lecture des trois disques de Vazerac (Tarn-et-Garonne) : un ensemble inédit de &amp;quot;disques musicaux&amp;quot; antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet rare ou inédit dans les corpus de fouilles. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
@@ -1043,51 +1043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monumentalisation de Cahors Divona : nouveautés et acquis de la recherche récente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La monumentalisation des villes de l’Aquitaine et de l’Hispanie septentrionale durant le Haut-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, alain bouet - Ausonius, Sep 2015, Villeneuve sur Lot, France. pp.379/390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1125,64 +1125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuves du nettoyage des concrétions calcaires de l’aqueduc antique de Divona-Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cees Passchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquae Ductus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université Toulouse Jean Jaures, Feb 2013, Toulouse (Université Toulouse - Jean Jaurès), France. pp.233-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1207,77 +1207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines, développement et preuves du nettoyage des concrétions calcaires durant le fonctionnement de l’aqueduc gallo-romain de Divona-Cahors (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cees W. Passchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gül Sürmelihindi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dépôts carbonatés en contexte archéologique, une mémoire de la gestion de l’eau, J. d’études géo archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAE Nanterre, Sep 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1302,51 +1302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Age : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,51 +1384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aqueduc antique de Cahors et ses captages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau : usages, risques et représentations dans le Sud-Ouest de la Gaule et le Nord de la péninsule Ibérique (IIe siècle a.C. – VIe siècle p.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, aquitania; Société de Borda, Jun 2009, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,51 +1453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars et réaménagements de l’aqueduc antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des réseaux d’eau courante dans l’Antiquité. Réparations, modifications, réutilisations, abandons, récupération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, université de Nancy 2, Nov 2009, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1522,51 +1522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temple gallo-romain de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur les temples romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius université Bordeaux, Nov 2003, Bordeaux, France. pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1623,51 +1623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciennes tuileries, briqueteries et fours à chaux du sud du département du Lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites quercinois à vocation défensive, du Bas-Empire au haut Moyen Âge : un état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et mourir en temps de guerre de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.27-51, 2013, 9782810709403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges d’ateliers sidérurgiques de l’âge du Fer sur les sites de l’autoroute A20 : Courcan (Cours, Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Yves Milcent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie du fer protohistorique : de la production à la consommation du métal. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (14/2), </w:t>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Izac-Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vaginay; Lionel Izac-Imbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âges du Fer dans le Sud-Ouest de la France. Actes du XXVIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Toulouse, 20-23 mai 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14/1, </w:t>
@@ -2064,51 +2064,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces vides et espaces bâtis dans la ville antique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains vagues durant l'antiquité romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2165,51 +2165,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraqueville-Vors (Aveyron), ruisseau de Lenne, les Combariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l S&#252;rmelihindi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees W. Passchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38655-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.0944" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Balmelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02859861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cees Passchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/les-supplements?toc=30" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>